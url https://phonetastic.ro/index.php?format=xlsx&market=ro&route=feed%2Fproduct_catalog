--- v0 (2026-07-28)
+++ v1 (2026-09-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Catalog" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M148"/>
+  <dimension ref="A1:M121"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve">ID</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">CodIntern</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Brand</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Produs</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Dimensiune</t>
@@ -109,8957 +109,7310 @@
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">Amazfit PowerBuds Pro Frost White</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t xml:space="preserve">6972596103134</t>
         </is>
       </c>
       <c r="H2">
         <v>18</v>
       </c>
       <c r="I2">
-        <v>301.37</v>
+        <v>302.46</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t xml:space="preserve">Casti &amp; Earbuds</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/382/6972596103134-1-93042.png</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/792/res-03be56307f42701b867502ac6b0c8a4b-75823.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/382/res-25af803b307291ea7ae6b9963553ab84-80413.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/716/res-5e9f079af32d0b334baa74ec1cebf4dd-31129.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/920/res-4b1d54745d32dffbf8dd974aece45da3-08611.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/175/res-ad5252d8b029bb8baaf3b45208d6ab7e-80318.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/o/921/6972596103134-1-24369.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/920/res-4b1d54745d32dffbf8dd974aece45da3-08611.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/175/res-ad5252d8b029bb8baaf3b45208d6ab7e-80318.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/o/921/6972596103134-1-24369.png|https://phonetastic.ro/image/catalog/incoming/product_images/r/792/res-03be56307f42701b867502ac6b0c8a4b-75823.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/382/res-25af803b307291ea7ae6b9963553ab84-80413.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/716/res-5e9f079af32d0b334baa74ec1cebf4dd-31129.jpg</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3">
-        <v>308</v>
+        <v>123</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT17509</t>
+          <t xml:space="preserve">PHT16472</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Amazon</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy A35 A356 5G 6GB RAM 128GB EE Navy</t>
+          <t xml:space="preserve">Amazon - Echo Dot (5th Gen, 2022 Release) Smart Speaker with Alexa - Charcoal</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Charcoal</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095525655</t>
+          <t xml:space="preserve">0840080539898</t>
         </is>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="I3">
-        <v>1052.14</v>
+        <v>196.33</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Gadgeturi</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT17509/res_8645c41e200fa602ab66786703763b06[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/555/840080539898-1-61325.png</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT17509/res_e28a391eb093e9a07aaa96f64190b6ba[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT17509/res_8105d7512fa95301074cc2295b1cc022[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT17509/res_73c04e74109acbc56aa931d361b7d9ae[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT17509/res_b6730affa4822a84fadbb99bfa1476c4[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT17509/res_71ab08215d42961779a1805f647b2c96[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/300/4564.png</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>355</v>
+        <v>124</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT17614</t>
+          <t xml:space="preserve">PHT16473</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xiaomi</t>
+          <t xml:space="preserve">Amazon</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xiaomi Poco F6 4G 8GB RAM 256GB Green</t>
+          <t xml:space="preserve">Amazon - Echo Dot (5th Gen, 2022 Release) Smart Speaker with Alexa - White</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Green</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">6941812781845</t>
+          <t xml:space="preserve">840080503097</t>
         </is>
       </c>
       <c r="H4">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="I4">
-        <v>1475.11</v>
+        <v>196.33</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Gadgeturi</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT17614/telefon-mobil-xiaomi-poco-f6-256gb-8gb-ram-dual-sim-4g-green-1934106[1].jpeg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/376/840080503097-1-38285.jpg</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/827/mph2980g-17759.jpg|https://phonetastic.ro/image/catalog/newProducts/PHT17614/telefon-mobil-xiaomi-poco-f6-256gb-8gb-ram-dual-sim-4g-green-1934107[1].jpeg|https://phonetastic.ro/image/catalog/newProducts/PHT17614/telefon-mobil-xiaomi-poco-f6-256gb-8gb-ram-dual-sim-4g-green-1934108[1].jpeg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/301/4566.jpg</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>384</v>
+        <v>125</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT17706</t>
+          <t xml:space="preserve">PHT16474</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Amazon</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy Xcover 7 G556 5G 6GB RAM 128GB EE Black</t>
+          <t xml:space="preserve">Amazon - Echo Dot (5th Gen, 2022 Release) Smart Speaker with Alexa - Blue</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Blue</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095382531</t>
+          <t xml:space="preserve">840080523972</t>
         </is>
       </c>
       <c r="H5">
-        <v>25</v>
+        <v>282</v>
       </c>
       <c r="I5">
-        <v>962.26</v>
+        <v>196.33</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Gadgeturi</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/l/983/res-9980c09c512afa486ab0fa8a009fb4cd-91585.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/412/840080523972-1-80476.png</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/155/res-abcd6ec15065ad95d952654faf198fa1-97517.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/f/954/res-85cf3f05d0e121624fa4b0c3d6d4d44d-77323.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/853/res-0f433e60cbeeebd02ebd715bd99ee2a7-11052.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/205/840080523972-2-47866.png|https://phonetastic.ro/image/catalog/incoming/product_images/f/210/840080523972-1-50978.png</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>408</v>
+        <v>355</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT17754</t>
+          <t xml:space="preserve">PHT17614</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Xiaomi</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tableta Apple iPad Pro 13" 2TB WiFi+ Cellular with Standard Glass Space Black</t>
+          <t xml:space="preserve">Xiaomi Poco F6 4G 8GB RAM 256GB Green</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Space Black</t>
+          <t xml:space="preserve">Green</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">195949246951</t>
+          <t xml:space="preserve">6941812781845</t>
         </is>
       </c>
       <c r="H6">
         <v>2</v>
       </c>
       <c r="I6">
-        <v>10574.30</v>
+        <v>1480.44</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tablete</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/893/195949246951-14806.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT17614/telefon-mobil-xiaomi-poco-f6-256gb-8gb-ram-dual-sim-4g-green-1934106[1].jpeg</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/897/195949246951-22597.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/827/mph2980g-17759.jpg|https://phonetastic.ro/image/catalog/newProducts/PHT17614/telefon-mobil-xiaomi-poco-f6-256gb-8gb-ram-dual-sim-4g-green-1934107[1].jpeg|https://phonetastic.ro/image/catalog/newProducts/PHT17614/telefon-mobil-xiaomi-poco-f6-256gb-8gb-ram-dual-sim-4g-green-1934108[1].jpeg</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>423</v>
+        <v>408</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT17817</t>
+          <t xml:space="preserve">PHT17754</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smartwatch Samsung Galaxy Watch 7 L305 LTE 40mm Green</t>
+          <t xml:space="preserve">Tableta Apple iPad Pro 13" 2TB WiFi+ Cellular with Standard Glass Space Black</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Green</t>
+          <t xml:space="preserve">Space Black</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095682839</t>
+          <t xml:space="preserve">195949246951</t>
         </is>
       </c>
       <c r="H7">
-        <v>50</v>
+        <v>2</v>
       </c>
       <c r="I7">
-        <v>713.77</v>
+        <v>10612.47</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smartwatch</t>
+          <t xml:space="preserve">Tablete</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/698/8806095684536-50020.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/893/195949246951-14806.jpg</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/183/41wqqrgn6rl-ac-sl1000-00670.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/897/195949246951-22597.jpg</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>517</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">PHT17983</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t xml:space="preserve">Huawei</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">Buds Huawei Freebuds SE 3 Beige</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Beige</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t xml:space="preserve">6942103140105</t>
         </is>
       </c>
       <c r="H8">
-        <v>199</v>
+        <v>96</v>
       </c>
       <c r="I8">
-        <v>126.89</v>
+        <v>127.35</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t xml:space="preserve">Casti &amp; Earbuds</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/391/6942103140105-2-06748.jpg</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/695/6942103140105-3-03853.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/738/6942103140105-5-55107.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/575/6942103140105-1-72147.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/483/6942103140105-2-73925.jpg</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>518</v>
+        <v>533</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT17984</t>
+          <t xml:space="preserve">PHT18003</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Huawei</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Buds Huawei Freebuds SE 3 Black</t>
+          <t xml:space="preserve">Samsung Galaxy S25 S931 5G 12GB RAM 128GB Silver Shadow</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Silver Shadow</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">6942103140112</t>
+          <t xml:space="preserve">8806095851662</t>
         </is>
       </c>
       <c r="H9">
-        <v>127</v>
+        <v>5</v>
       </c>
       <c r="I9">
-        <v>132.18</v>
+        <v>2308.21</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Casti &amp; Earbuds</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/l/185/6942103140112-31184.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/463/res-81ae3d6632d20b3f01ffb8edea7c73f3-73333.jpg</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/578/6942103140112-6-79423.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/739/6942103140112-7-63413.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/h/097/6942103140112-4-69468.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/601/6942103140112-5-93158.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/t/939/6942103140112-3-28070.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/232/6942103140112-2-28974.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/118/6942103140112-1-20186.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/901/6942103140112-34328.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/l/283/res-13ac6d4b289ebf41d0bd911360f9761a-92403.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/288/res-1170a9b70177be47b160f16bbf9d51ff-46199.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/004/res-f76a39e7cad0880ecea8e33e5e185e03-10701.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/238/res-e439f23d0a425b48c7cdd75166d52ade-38787.jpg</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18000</t>
+          <t xml:space="preserve">PHT18010</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S25 S931 5G 12GB RAM 128GB Icy Blue</t>
+          <t xml:space="preserve">Samsung Galaxy S25 S931 5G 12GB RAM 256GB Mint</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Icy Blue</t>
+          <t xml:space="preserve">Mint</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095851136</t>
+          <t xml:space="preserve">8806095852690</t>
         </is>
       </c>
       <c r="H10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I10">
-        <v>2352.78</v>
+        <v>2572.84</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/289/telefon-samsung-galaxy-s25-s931-5g-12gb-ram-128gb-icy-blue-40859.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/129/8806095852690-54685.jpg</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1344/5591.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1021/5151.jpg</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>531</v>
+        <v>542</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18001</t>
+          <t xml:space="preserve">PHT18012</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Galaxy S25 S931 5G 12GB RAM 128GB Mint</t>
+          <t xml:space="preserve">Phone case Honor 90 Ultra Slim Transparenta</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mint</t>
+          <t xml:space="preserve">Transparent</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095852881</t>
+          <t xml:space="preserve">3858894349180</t>
         </is>
       </c>
       <c r="H11">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="I11">
-        <v>2352.78</v>
+        <v>5.31</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/239/8806095852881-41277.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/153/3858894349180-57425.jpg</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1018/5148.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/323/3858894349180-41743.jpg</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>532</v>
+        <v>543</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18002</t>
+          <t xml:space="preserve">PHT18013</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S25 S931 5G 12GB RAM 128GB Navy</t>
+          <t xml:space="preserve">Phone case Honor 90 Lite Ultra Slim Transparenta</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Navy</t>
+          <t xml:space="preserve">Transparent</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095852263</t>
+          <t xml:space="preserve">3858894349159</t>
         </is>
       </c>
       <c r="H12">
-        <v>20</v>
+        <v>138</v>
       </c>
       <c r="I12">
-        <v>2352.78</v>
+        <v>5.31</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/491/8806095852256-57936.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/573/3858894349159-27898.jpg</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1117/5230.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/780/3858894349159-71490.jpg</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18004</t>
+          <t xml:space="preserve">PHT18014</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Galaxy S25 S931 5G 12GB RAM 256GB Icy Blue</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy A34 5G Ultra Slim</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Icy Blue</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095853819</t>
+          <t xml:space="preserve">3858894346622</t>
         </is>
       </c>
       <c r="H13">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="I13">
-        <v>2574.84</v>
+        <v>8.76</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/535/8806095853819-87752.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/507/3858894346622-97081.jpg</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1020/5150.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/646/3858894346622-66578.jpg</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18005</t>
+          <t xml:space="preserve">PHT18015</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S25 S931 5G 12GB RAM 256GB Navy</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy S22 Plus Ultra Slim</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Navy</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095852065</t>
+          <t xml:space="preserve">3858893497240</t>
         </is>
       </c>
       <c r="H14">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="I14">
-        <v>2638.29</v>
+        <v>8.49</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/148/telefon-samsung-galaxy-s25-navy-04-85587150-94755.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/100/3858893497240-30524.jpg</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/139/8806095852065-1-14356.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/855/8806095852065-2-15541.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/f/008/8806095852065-91182.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/599/8806095852065-65679.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/l/175/3858893497240-54971.jpg</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18010</t>
+          <t xml:space="preserve">PHT18016</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Galaxy S25 S931 5G 12GB RAM 256GB Mint</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy S22 Ultra Ultra Slim</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mint</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095852690</t>
+          <t xml:space="preserve">3858893497257</t>
         </is>
       </c>
       <c r="H15">
-        <v>9</v>
+        <v>78</v>
       </c>
       <c r="I15">
-        <v>2638.29</v>
+        <v>8.49</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/129/8806095852690-54685.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/713/3858893497257-84419.jpg</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1021/5151.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/400/3858893497257-43673.jpg</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18012</t>
+          <t xml:space="preserve">PHT18017</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Honor</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Honor 90 Ultra Slim Transparenta</t>
+          <t xml:space="preserve">Phone screen protector Samsung Galaxy S22 Plus</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Transparent</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894349180</t>
+          <t xml:space="preserve">5904433205849</t>
         </is>
       </c>
       <c r="H16">
-        <v>146</v>
+        <v>66</v>
       </c>
       <c r="I16">
-        <v>5.29</v>
+        <v>5.31</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/153/3858894349180-57425.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/089/5904433205849-12749.jpg</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/323/3858894349180-41743.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/356/5904433205849-03703.jpg</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18013</t>
+          <t xml:space="preserve">PHT18018</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Honor</t>
+          <t xml:space="preserve">Xiaomi</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Honor 90 Lite Ultra Slim Transparenta</t>
+          <t xml:space="preserve">Phone case Xiaomi Redmi Note 12 Pro 5g/Xiaomi Poco X5 Pro</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Transparent</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894349159</t>
+          <t xml:space="preserve">3858894348190</t>
         </is>
       </c>
       <c r="H17">
-        <v>138</v>
+        <v>65</v>
       </c>
       <c r="I17">
-        <v>5.29</v>
+        <v>10.35</v>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/573/3858894349159-27898.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/421/3858894348190-42846.png</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/780/3858894349159-71490.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/523/3858894348190-80782.png</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18014</t>
+          <t xml:space="preserve">PHT18019</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy A34 5G Ultra Slim</t>
+          <t xml:space="preserve">Phone screen protector Samsung Galaxy S22</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894346622</t>
+          <t xml:space="preserve">5904433205832</t>
         </is>
       </c>
       <c r="H18">
-        <v>93</v>
+        <v>40</v>
       </c>
       <c r="I18">
-        <v>8.72</v>
+        <v>5.31</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/507/3858894346622-97081.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/287/5904433205832-61105.jpg</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/646/3858894346622-66578.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/162/5904433205832-76502.jpg</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18015</t>
+          <t xml:space="preserve">PHT18020</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy S22 Plus Ultra Slim</t>
+          <t xml:space="preserve">Phone screen protector Apple iPhone 13/13 Pro/14</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858893497240</t>
+          <t xml:space="preserve">5904433212694</t>
         </is>
       </c>
       <c r="H19">
-        <v>88</v>
+        <v>37</v>
       </c>
       <c r="I19">
-        <v>8.46</v>
+        <v>5.31</v>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/100/3858893497240-30524.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/745/5904433212694-52026.jpg</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/l/175/3858893497240-54971.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/010/5904433212694-1-66848.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/147/5904433212694-94622.jpg</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18016</t>
+          <t xml:space="preserve">PHT18021</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy S22 Ultra Ultra Slim</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy A54 5G Ultra Slim</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858893497257</t>
+          <t xml:space="preserve">3858894346615</t>
         </is>
       </c>
       <c r="H20">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="I20">
-        <v>8.46</v>
+        <v>8.49</v>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/713/3858893497257-84419.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/k/444/3858894346615-96552.jpg</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/400/3858893497257-43673.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/474/3858894346615-36808.jpg</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18017</t>
+          <t xml:space="preserve">PHT18022</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Samsung Galaxy S22 Plus</t>
+          <t xml:space="preserve">Phone screen protector Samsung Galaxy A33 5G</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433205849</t>
+          <t xml:space="preserve">5904433208253</t>
         </is>
       </c>
       <c r="H21">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="I21">
-        <v>5.29</v>
+        <v>5.31</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/089/5904433205849-12749.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/284/5904433208857-63579.jpg</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/356/5904433205849-03703.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/029/5904433208857-16567.jpg</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18018</t>
+          <t xml:space="preserve">PHT18023</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xiaomi</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Xiaomi Redmi Note 12 Pro 5g/Xiaomi Poco X5 Pro</t>
+          <t xml:space="preserve">Phone case Apple iPhone 13 Pro 6.1 Ultra Slim</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894348190</t>
+          <t xml:space="preserve">5900495931788</t>
         </is>
       </c>
       <c r="H22">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="I22">
-        <v>10.31</v>
+        <v>5.31</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/421/3858894348190-42846.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/254/5900495931788-09628.jpg</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/523/3858894348190-80782.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/729/5900495931788-11263.jpg</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18019</t>
+          <t xml:space="preserve">PHT18024</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Samsung Galaxy S22</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy A53 5G Ultra Slim</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433205832</t>
+          <t xml:space="preserve">3858893498476</t>
         </is>
       </c>
       <c r="H23">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="I23">
-        <v>5.29</v>
+        <v>8.76</v>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/287/5904433205832-61105.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/398/3858893498476-44958.jpg</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/162/5904433205832-76502.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/159/3858893498476-79816.jpg</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18020</t>
+          <t xml:space="preserve">PHT18025</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Apple iPhone 13/13 Pro/14</t>
+          <t xml:space="preserve">Phone screen protector Honor 90 Diamond 3</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433212694</t>
+          <t xml:space="preserve">5904433225274</t>
         </is>
       </c>
       <c r="H24">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="I24">
-        <v>5.29</v>
+        <v>5.31</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/745/5904433212694-52026.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/339/5904433225274-43648.jpg</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/010/5904433212694-1-66848.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/147/5904433212694-94622.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/153/5904433225274-81516.jpg</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18021</t>
+          <t xml:space="preserve">PHT18026</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy A54 5G Ultra Slim</t>
+          <t xml:space="preserve">Phone case Apple iPhone 13 Pro Max 6.7 Ultra Slim</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894346615</t>
+          <t xml:space="preserve">5900495931764</t>
         </is>
       </c>
       <c r="H25">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="I25">
-        <v>8.46</v>
+        <v>5.31</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/k/444/3858894346615-96552.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/672/5900495931764-11069.jpg</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/474/3858894346615-36808.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/047/5900495931764-07188.jpg</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18022</t>
+          <t xml:space="preserve">PHT18027</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Samsung Galaxy A33 5G</t>
+          <t xml:space="preserve">Phone screen protector Apple iPhone 13 Pro Max 6.7</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433208253</t>
+          <t xml:space="preserve">5904433201315</t>
         </is>
       </c>
       <c r="H26">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="I26">
-        <v>5.29</v>
+        <v>5.31</v>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/284/5904433208857-63579.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/973/5904433201315-32603.jpg</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/029/5904433208857-16567.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/085/5904433201315-32023.jpg</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18023</t>
+          <t xml:space="preserve">PHT18028</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Apple iPhone 13 Pro 6.1 Ultra Slim</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy S22 Ultra Slim</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t xml:space="preserve">5900495931788</t>
+          <t xml:space="preserve">3858893497233</t>
         </is>
       </c>
       <c r="H27">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="I27">
-        <v>5.29</v>
+        <v>8.49</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/254/5900495931788-09628.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/789/3858893497233-04193.jpg</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/729/5900495931788-11263.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/982/3858893497233-63169.jpg</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18024</t>
+          <t xml:space="preserve">PHT18029</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy A53 5G Ultra Slim</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy A14 Ultra Slim</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858893498476</t>
+          <t xml:space="preserve">3858894346608</t>
         </is>
       </c>
       <c r="H28">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I28">
-        <v>8.72</v>
+        <v>5.31</v>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/398/3858893498476-44958.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/585/3858894346608-08250.jpg</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/159/3858893498476-79816.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/806/3858894346608-83953.jpg</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18025</t>
+          <t xml:space="preserve">PHT18030</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Honor</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Honor 90 Diamond 3</t>
+          <t xml:space="preserve">Phone screen protector Samsung Galaxy A22 5G</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433225274</t>
+          <t xml:space="preserve">5901924998907</t>
         </is>
       </c>
       <c r="H29">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I29">
-        <v>5.29</v>
+        <v>5.31</v>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/339/5904433225274-43648.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/754/5901924998907-04051.jpg</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/153/5904433225274-81516.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/311/5901924998907-30854.jpg</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18026</t>
+          <t xml:space="preserve">PHT18031</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Apple iPhone 13 Pro Max 6.7 Ultra Slim</t>
+          <t xml:space="preserve">Samsung Galaxy S25 S931 5G 12GB RAM 512GB Navy</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Navy</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t xml:space="preserve">5900495931764</t>
+          <t xml:space="preserve">8806095851891</t>
         </is>
       </c>
       <c r="H30">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="I30">
-        <v>5.29</v>
+        <v>3124.54</v>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/672/5900495931764-11069.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/378/white-bg-image-4-19290.jpg</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/047/5900495931764-07188.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/953/telefon-samsung-galaxy-s25-navy-09-28324824-59195.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/862/telefon-samsung-galaxy-s25-navy-08-a8a1d80c-91074.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/h/454/telefon-samsung-galaxy-s25-navy-03-6352defe-17090.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/q/217/telefon-samsung-galaxy-s25-navy-02-e0e8e08c-15588.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/408/telefon-samsung-galaxy-s25-navy-01-56807abe-93570.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/331/telefon-samsung-galaxy-s25-navy-07-95be4c2a-87920.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/226/telefon-samsung-galaxy-s25-navy-06-e035dafa-36103.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/988/telefon-samsung-galaxy-s25-navy-05-5a3d3803-13910.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/972/telefon-samsung-galaxy-s25-navy-04-85587150-34746.jpg</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>557</v>
+        <v>566</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18027</t>
+          <t xml:space="preserve">PHT18036</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Apple iPhone 13 Pro Max 6.7</t>
+          <t xml:space="preserve">Phone screen protector Honor 90 Lite</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433201315</t>
+          <t xml:space="preserve">5904433225281</t>
         </is>
       </c>
       <c r="H31">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="I31">
-        <v>5.29</v>
+        <v>5.31</v>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/973/5904433201315-32603.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/427/5904433225281-74750.jpg</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/085/5904433201315-32023.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/275/5904433225281-25704.jpg</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>558</v>
+        <v>567</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18028</t>
+          <t xml:space="preserve">PHT18037</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy S22 Ultra Slim</t>
+          <t xml:space="preserve">Phone screen protector Honor Magic 4 Lite</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858893497233</t>
+          <t xml:space="preserve">5904433210034</t>
         </is>
       </c>
       <c r="H32">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="I32">
-        <v>8.46</v>
+        <v>5.31</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/789/3858893497233-04193.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/607/5904433210034-46411.jpg</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/982/3858893497233-63169.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/063/5904433210034-04289.jpg</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18029</t>
+          <t xml:space="preserve">PHT18038</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Huawei</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy A14 Ultra Slim</t>
+          <t xml:space="preserve">Phone case  Huawei P30 Ultra Slim Transparent</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Transparent</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894346608</t>
+          <t xml:space="preserve">3858892515549</t>
         </is>
       </c>
       <c r="H33">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="I33">
-        <v>5.29</v>
+        <v>2.65</v>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/585/3858894346608-08250.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/546/3858892515549-27523.jpg</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/806/3858894346608-83953.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/946/3858892515549-25703.jpg</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>560</v>
+        <v>569</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18030</t>
+          <t xml:space="preserve">PHT18039</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Samsung Galaxy A22 5G</t>
+          <t xml:space="preserve">Phone screen Samsung Galaxy S21FE</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t xml:space="preserve">5901924998907</t>
+          <t xml:space="preserve">5904433200011</t>
         </is>
       </c>
       <c r="H34">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="I34">
-        <v>5.29</v>
+        <v>5.31</v>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/754/5901924998907-04051.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/385/5904433200011-39674.jpg</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/311/5901924998907-30854.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/920/5904433200011-45989.jpg</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>561</v>
+        <v>572</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18031</t>
+          <t xml:space="preserve">PHT18042</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Galaxy S25 S931 5G 12GB RAM 512GB Navy</t>
+          <t xml:space="preserve">Phone case Honor Magic 4 Lite Ultra Slim</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Navy</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095851891</t>
+          <t xml:space="preserve">3858894340231</t>
         </is>
       </c>
       <c r="H35">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I35">
-        <v>3167.00</v>
+        <v>5.31</v>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/378/white-bg-image-4-19290.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/897/3858894340231-79978.jpg</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/953/telefon-samsung-galaxy-s25-navy-09-28324824-59195.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/862/telefon-samsung-galaxy-s25-navy-08-a8a1d80c-91074.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/h/454/telefon-samsung-galaxy-s25-navy-03-6352defe-17090.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/q/217/telefon-samsung-galaxy-s25-navy-02-e0e8e08c-15588.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/408/telefon-samsung-galaxy-s25-navy-01-56807abe-93570.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/331/telefon-samsung-galaxy-s25-navy-07-95be4c2a-87920.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/226/telefon-samsung-galaxy-s25-navy-06-e035dafa-36103.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/988/telefon-samsung-galaxy-s25-navy-05-5a3d3803-13910.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/972/telefon-samsung-galaxy-s25-navy-04-85587150-34746.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/338/3858894340231-76081.jpg</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>565</v>
+        <v>574</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18035</t>
+          <t xml:space="preserve">PHT18044</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S25 Ultra S938 5G 12GB RAM 1TB Titanium Gray</t>
+          <t xml:space="preserve">Phone screen Samsung Galaxy A13 4G/5G</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Titanium Gray</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095859743</t>
+          <t xml:space="preserve">5904433208260</t>
         </is>
       </c>
       <c r="H36">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="I36">
-        <v>4890.61</v>
+        <v>5.31</v>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/696/8806095859743-24589.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/700/5904433208260-removebg-preview-13347.png</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/639/telefon-samsung-galaxy-s25-ultra-titanium-gray-10-e24f756d-79927.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/302/telefon-samsung-galaxy-s25-ultra-titanium-gray-04-70ee797a-20818.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/m/860/telefon-samsung-galaxy-s25-ultra-titanium-gray-13-8a319452-98758.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/628/telefon-samsung-galaxy-s25-ultra-titanium-gray-15-668e321f-16592.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/t/955/telefon-samsung-galaxy-s25-ultra-titanium-gray-18-804e9396-04877.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/183/telefon-samsung-galaxy-s25-ultra-titanium-gray-14-31f61495-41418.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/183/telefon-samsung-galaxy-s25-ultra-titanium-gray-09-df0bca11-15295.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/681/telefon-samsung-galaxy-s25-ultra-titanium-gray-12-5029f3a4-81754.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/626/telefon-samsung-galaxy-s25-ultra-titanium-gray-02-dbef4a46-16734.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/957/telefon-samsung-galaxy-s25-ultra-titanium-gray-08-abab68d3-43754.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/261/telefon-samsung-galaxy-s25-ultra-titanium-gray-03-ab0a1c10-15774.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/514/telefon-samsung-galaxy-s25-ultra-titanium-gray-11-712357a0-94870.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/571/5904433208260-removebg-preview-06226.png</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>566</v>
+        <v>575</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18036</t>
+          <t xml:space="preserve">PHT18045</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Honor</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Honor 90 Lite</t>
+          <t xml:space="preserve">Samsung Micro USB to USB-C Adapter Triple Pack - White</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433225281</t>
+          <t xml:space="preserve">8806088600970</t>
         </is>
       </c>
       <c r="H37">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="I37">
-        <v>5.29</v>
+        <v>28.07</v>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/427/5904433225281-74750.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/509/8806088600970-1-22738.jpg</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/275/5904433225281-25704.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/716/8806088600970-82454.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/634/8806088600970-2-13361.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/650/8806088600970-1-66824.jpg</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>567</v>
+        <v>576</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18037</t>
+          <t xml:space="preserve">PHT18046</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Honor</t>
+          <t xml:space="preserve">Huawei</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Honor Magic 4 Lite</t>
+          <t xml:space="preserve">Phone case Huawei Honor X7 Ultra Slim</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433210034</t>
+          <t xml:space="preserve">3858894340118</t>
         </is>
       </c>
       <c r="H38">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I38">
-        <v>5.29</v>
+        <v>8.49</v>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/607/5904433210034-46411.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/505/3858894340118-02318.png</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/063/5904433210034-04289.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/803/3858894340118-97125.png</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>568</v>
+        <v>577</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18038</t>
+          <t xml:space="preserve">PHT18047</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Huawei</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case  Huawei P30 Ultra Slim Transparent</t>
+          <t xml:space="preserve">Phone screen Samsung Diamond A52 4G/5G/A52S</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Transparent</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858892515549</t>
+          <t xml:space="preserve">5901924990093</t>
         </is>
       </c>
       <c r="H39">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="I39">
-        <v>2.64</v>
+        <v>5.31</v>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/546/3858892515549-27523.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/813/5901924990093-51091.jpg</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/946/3858892515549-25703.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/960/5901924990093-75618.jpg</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18039</t>
+          <t xml:space="preserve">PHT18048</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen Samsung Galaxy S21FE</t>
+          <t xml:space="preserve">Phone screen Samsung Galaxy A53 5G</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433200011</t>
+          <t xml:space="preserve">5904433206358</t>
         </is>
       </c>
       <c r="H40">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="I40">
-        <v>5.29</v>
+        <v>5.31</v>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/385/5904433200011-39674.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/598/5904433206358-52064.jpg</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/920/5904433200011-45989.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/521/5904433206358-06886.jpg</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>572</v>
+        <v>582</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18042</t>
+          <t xml:space="preserve">PHT18054</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Honor Magic 4 Lite Ultra Slim</t>
+          <t xml:space="preserve">Phone screen protector  Honor X6 Diamond 2.5 Black</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894340231</t>
+          <t xml:space="preserve">5904433214506</t>
         </is>
       </c>
       <c r="H41">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I41">
-        <v>5.29</v>
+        <v>5.31</v>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/897/3858894340231-79978.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/355/5904433214506-21505.jpg</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/338/3858894340231-76081.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/489/5904433214506-37901.jpg</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18044</t>
+          <t xml:space="preserve">PHT18055</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen Samsung Galaxy A13 4G/5G</t>
+          <t xml:space="preserve">Phone case Apple iPhone Ultra Slim 11 Pro Transparent</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Transparent</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433208260</t>
+          <t xml:space="preserve">3858892931387</t>
         </is>
       </c>
       <c r="H42">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="I42">
-        <v>5.29</v>
+        <v>2.65</v>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/700/5904433208260-removebg-preview-13347.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/072/3858892931387-60142.jpg</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/571/5904433208260-removebg-preview-06226.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/343/3858892931387-02644.jpg</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>575</v>
+        <v>584</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18045</t>
+          <t xml:space="preserve">PHT18056</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Huawei</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Micro USB to USB-C Adapter Triple Pack - White</t>
+          <t xml:space="preserve">Phone case Huawei Nova 9/Honor 50 Ultra Slim</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806088600970</t>
+          <t xml:space="preserve">3858893496632</t>
         </is>
       </c>
       <c r="H43">
         <v>3</v>
       </c>
       <c r="I43">
-        <v>27.97</v>
+        <v>8.49</v>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/509/8806088600970-1-22738.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/989/git-5996591109893-1721311441-07772.jpg</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/716/8806088600970-82454.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/634/8806088600970-2-13361.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/650/8806088600970-1-66824.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/319/git-5996591109893-1721311441-01152.jpg</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>576</v>
+        <v>597</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18046</t>
+          <t xml:space="preserve">PHT18071</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Huawei</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Huawei Honor X7 Ultra Slim</t>
+          <t xml:space="preserve">Samsung 25W Black + cablu date USB-C to USB-C</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894340118</t>
+          <t xml:space="preserve">8801643979393</t>
         </is>
       </c>
       <c r="H44">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I44">
-        <v>8.46</v>
+        <v>116.74</v>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/505/3858894340118-02318.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/079/8801643979393-15832.jpg</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/803/3858894340118-97125.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/733/8801643979393-1-73302.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/q/562/8801643979393-39666.jpg</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>577</v>
+        <v>598</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18047</t>
+          <t xml:space="preserve">PHT18072</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen Samsung Diamond A52 4G/5G/A52S</t>
+          <t xml:space="preserve">Phone screen protector Honor X8</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t xml:space="preserve">5901924990093</t>
+          <t xml:space="preserve">5904433210591</t>
         </is>
       </c>
       <c r="H45">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I45">
-        <v>5.29</v>
+        <v>5.31</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/813/5901924990093-51091.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/750/5904433210591-26905.jpg</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/960/5901924990093-75618.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/901/5904433210591-94095.jpg</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>578</v>
+        <v>599</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18048</t>
+          <t xml:space="preserve">PHT18073</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen Samsung Galaxy A53 5G</t>
+          <t xml:space="preserve">Phone case Husa Honor 70 Ultra Slim Transparenta</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Transparenta</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433206358</t>
+          <t xml:space="preserve">3858894342457</t>
         </is>
       </c>
       <c r="H46">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I46">
-        <v>5.29</v>
+        <v>5.31</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/598/5904433206358-52064.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/179/3858894342457-08975.jpg</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/521/5904433206358-06886.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/389/3858894342457-49815.jpg</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>582</v>
+        <v>600</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18054</t>
+          <t xml:space="preserve">PHT18074</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Honor</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector  Honor X6 Diamond 2.5 Black</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy A23 5G Ultra Slim Transparent</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Transparenta</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433214506</t>
+          <t xml:space="preserve">3858894341177</t>
         </is>
       </c>
       <c r="H47">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I47">
-        <v>5.29</v>
+        <v>5.31</v>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/355/5904433214506-21505.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/986/3858894341177-12167.jpg</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/489/5904433214506-37901.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/288/3858894341177-38703.jpg</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>583</v>
+        <v>614</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18055</t>
+          <t xml:space="preserve">PHT18088</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Apple iPhone Ultra Slim 11 Pro Transparent</t>
+          <t xml:space="preserve">Samsung Galaxy S25 Ultra S938 5G 12GB RAM 1TB Titanium Silver Blue</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Transparent</t>
+          <t xml:space="preserve">Titanium Silver Blue</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858892931387</t>
+          <t xml:space="preserve">8806095861920</t>
         </is>
       </c>
       <c r="H48">
         <v>3</v>
       </c>
       <c r="I48">
-        <v>2.64</v>
+        <v>4770.31</v>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/072/3858892931387-60142.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/801/8806095861920-65430.jpg</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/343/3858892931387-02644.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1030/5160.jpg</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>584</v>
+        <v>620</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18056</t>
+          <t xml:space="preserve">PHT18095</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Huawei</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Huawei Nova 9/Honor 50 Ultra Slim</t>
+          <t xml:space="preserve">Watch strap,  Apple Watch 40mm Sport Band Black Unity</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858893496632</t>
+          <t xml:space="preserve">0194252298862</t>
         </is>
       </c>
       <c r="H49">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="I49">
-        <v>8.46</v>
+        <v>27.86</v>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/989/git-5996591109893-1721311441-07772.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/650/0194252298862-19646.png</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/319/git-5996591109893-1721311441-01152.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/252/0194252298862-85958.png</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>597</v>
+        <v>630</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18071</t>
+          <t xml:space="preserve">PHT18114</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">PD</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung 25W Black + cablu date USB-C to USB-C</t>
+          <t xml:space="preserve">Powerbank PD 10000mAh White</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t xml:space="preserve">8801643979393</t>
+          <t xml:space="preserve">0137137400035</t>
         </is>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50">
-        <v>116.32</v>
+        <v>29.18</v>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/079/8801643979393-15832.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/804/0137137400035-95206.jpg</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/733/8801643979393-1-73302.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/q/562/8801643979393-39666.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/946/0137137400035-02302.jpg</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>598</v>
+        <v>637</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18072</t>
+          <t xml:space="preserve">PHT18129</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Honor</t>
+          <t xml:space="preserve">Jbl</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Honor X8</t>
+          <t xml:space="preserve">Headphones JBL T520BTBLUEU</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433210591</t>
+          <t xml:space="preserve">6925281964749</t>
         </is>
       </c>
       <c r="H51">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I51">
-        <v>5.29</v>
+        <v>114.08</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Casti &amp; Earbuds</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/750/5904433210591-26905.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/861/6925281964749-4-39614.jpg</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/901/5904433210591-94095.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1118/5231.jpg</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>599</v>
+        <v>647</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18073</t>
+          <t xml:space="preserve">PHT18143</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Honor</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Husa Honor 70 Ultra Slim Transparenta</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy S25 Plus Rugged Case EF-RS936CBEGWW Black</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Transparenta</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894342457</t>
+          <t xml:space="preserve">8806095971926</t>
         </is>
       </c>
       <c r="H52">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="I52">
-        <v>5.29</v>
+        <v>47.76</v>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/179/3858894342457-08975.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/887/8806095971926-20769.jpg</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/389/3858894342457-49815.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/225/8806095971926-1-45704.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/496/8806095971926-49639.jpg</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>600</v>
+        <v>660</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18074</t>
+          <t xml:space="preserve">PHT18159</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Xiaomi</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy A23 5G Ultra Slim Transparent</t>
+          <t xml:space="preserve">Xiaomi Redmi Note 14 Pro+ 5G 12GB RAM 512GB Midnight Black</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Transparenta</t>
+          <t xml:space="preserve">Midnight Black</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894341177</t>
+          <t xml:space="preserve">6941812784860</t>
         </is>
       </c>
       <c r="H53">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I53">
-        <v>5.29</v>
+        <v>1405.78</v>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/986/3858894341177-12167.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/589/6941812784860-43884.png</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/288/3858894341177-38703.jpg</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>620</v>
+        <v>665</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18095</t>
+          <t xml:space="preserve">PHT18164</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Ttec</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Watch strap,  Apple Watch 40mm Sport Band Black Unity</t>
+          <t xml:space="preserve">Ttec Lightning Charging Cable 120cm Navy 8694470668642</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Navy</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t xml:space="preserve">0194252298862</t>
+          <t xml:space="preserve">8694470668642</t>
         </is>
       </c>
       <c r="H54">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="I54">
-        <v>27.76</v>
+        <v>31.52</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/650/0194252298862-19646.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/437/8694470668642-14010.jpg</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/252/0194252298862-85958.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/781/8694470668642-2-61579.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/023/8694470668642-1-17201.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/758/8694470668642-15506.jpg</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>630</v>
+        <v>668</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18114</t>
+          <t xml:space="preserve">PHT18168</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t xml:space="preserve">PD</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Powerbank PD 10000mAh White</t>
+          <t xml:space="preserve">Phone screen protector Apple iPhone 12/12 Pro</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t xml:space="preserve">0137137400035</t>
+          <t xml:space="preserve">5901924984306</t>
         </is>
       </c>
       <c r="H55">
         <v>1</v>
       </c>
       <c r="I55">
-        <v>29.08</v>
+        <v>5.31</v>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/804/0137137400035-95206.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/068/5901924984306-53127.jpg</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/946/0137137400035-02302.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/858/5901924984306-95399.jpg</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>647</v>
+        <v>669</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18143</t>
+          <t xml:space="preserve">PHT18169</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy S25 Plus Rugged Case EF-RS936CBEGWW Black</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy A13 5G Ultra Slim</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095971926</t>
+          <t xml:space="preserve">3858893498773</t>
         </is>
       </c>
       <c r="H56">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="I56">
-        <v>47.58</v>
+        <v>5.31</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/887/8806095971926-20769.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/483/3858893498773-67426.jpg</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/225/8806095971926-1-45704.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/496/8806095971926-49639.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/597/3858893498773-98996.jpg</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18164</t>
+          <t xml:space="preserve">PHT18175</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ttec</t>
+          <t xml:space="preserve">Jbl</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ttec Lightning Charging Cable 120cm Navy 8694470668642</t>
+          <t xml:space="preserve">JBL Tune 520BT Wireless On-Ear Headphones, Bluetooth 5.3, Black</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Navy</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t xml:space="preserve">8694470668642</t>
+          <t xml:space="preserve">6925281964725</t>
         </is>
       </c>
       <c r="H57">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I57">
-        <v>31.41</v>
+        <v>114.08</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Casti &amp; Earbuds</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/437/8694470668642-14010.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/196/6925281964725-1-69531.png</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/781/8694470668642-2-61579.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/023/8694470668642-1-17201.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/758/8694470668642-15506.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1135/5246.png</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>668</v>
+        <v>678</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18168</t>
+          <t xml:space="preserve">PHT18180</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Liquid Glass</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Apple iPhone 12/12 Pro</t>
+          <t xml:space="preserve">Liquid Glass Protector Universal</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t xml:space="preserve">5901924984306</t>
+          <t xml:space="preserve">0714367355009</t>
         </is>
       </c>
       <c r="H58">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I58">
-        <v>5.29</v>
+        <v>5.31</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/068/5901924984306-53127.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/453/0714367355009-92213.jpg</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/858/5901924984306-95399.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/792/0714367355009-14070.jpg</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>669</v>
+        <v>679</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18169</t>
+          <t xml:space="preserve">PHT18181</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Maxmobile</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy A13 5G Ultra Slim</t>
+          <t xml:space="preserve">Suport pentru smartphone Maxmobile Gravity Vent 6.7Ë G260</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858893498773</t>
+          <t xml:space="preserve">3858893495352</t>
         </is>
       </c>
       <c r="H59">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I59">
-        <v>5.29</v>
+        <v>5.31</v>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/483/3858893498773-67426.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/495/img-3-1-78317.jpg</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/597/3858893498773-98996.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1414/6307.jpg</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18180</t>
+          <t xml:space="preserve">PHT18182</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Liquid Glass</t>
+          <t xml:space="preserve">ACS</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Liquid Glass Protector Universal</t>
+          <t xml:space="preserve">Cititor de carduri ACS ACR38U-T4 SIMCom 1.9</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t xml:space="preserve">0714367355009</t>
+          <t xml:space="preserve">8806097350989</t>
         </is>
       </c>
       <c r="H60">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I60">
-        <v>5.29</v>
+        <v>106.12</v>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/453/0714367355009-92213.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/098/res-0d354f5af8076c3e06a2a10737f3cb44-36537.png</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/792/0714367355009-14070.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1511/6982.png</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>679</v>
+        <v>696</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18181</t>
+          <t xml:space="preserve">PHT18209</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maxmobile</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Suport pentru smartphone Maxmobile Gravity Vent 6.7Ë G260</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy A36 A366 5G 6GB RAM 128GB Green</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Green</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858893495352</t>
+          <t xml:space="preserve">8806095984551</t>
         </is>
       </c>
       <c r="H61">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="I61">
-        <v>5.29</v>
+        <v>1098.39</v>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/495/img-3-1-78317.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/909/8806095984551-18545.png</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1414/6307.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1202/5304.png</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>680</v>
+        <v>698</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18182</t>
+          <t xml:space="preserve">PHT18212</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t xml:space="preserve">ACS</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cititor de carduri ACS ACR38U-T4 SIMCom 1.9</t>
+          <t xml:space="preserve">Samsung Galaxy A36 A366 5G 6GB RAM 128GB Black</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097350989</t>
+          <t xml:space="preserve">8806095984117</t>
         </is>
       </c>
       <c r="H62">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I62">
-        <v>105.74</v>
+        <v>1092.00</v>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/098/res-0d354f5af8076c3e06a2a10737f3cb44-36537.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/245/8806095984117-39684.jpg</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1511/6982.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1204/5305.jpg</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>687</v>
+        <v>713</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18192</t>
+          <t xml:space="preserve">PHT18228</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Galaxy S25 Ultra S938 5G 12GB RAM 256GB Titanium Black</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy A36 A366 5G 6GB RAM 128GB White</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Titanium Black</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095815756</t>
+          <t xml:space="preserve">8806095984261</t>
         </is>
       </c>
       <c r="H63">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="I63">
-        <v>3515.95</v>
+        <v>1098.10</v>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/330/8806095815749-87994.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/k/182/res-e0f3409ce743fe8cb0e92ccb861e13c1-10431.jpg</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1221/5319.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/233/res-a109da445e62ad2aec0fe0ddaef30ff6-47444.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/658/res-e81e2db1c372886c598658203c9a6ff4-12911.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/039/res-00777e43852b8220b96ae58a54661071-71691.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/t/521/res-244f4326783e26d493b53fb44a4efe4b-88741.jpg</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>695</v>
+        <v>726</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18206</t>
+          <t xml:space="preserve">PHT18253</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Galaxy A26 A266 5G 8GB RAM 256GB Black</t>
+          <t xml:space="preserve">Samsung Galaxy S25 S931 5G 12GB RAM 256GB EE Silver Shadow</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Silver Shadow</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097074984</t>
+          <t xml:space="preserve">8806097201540</t>
         </is>
       </c>
       <c r="H64">
         <v>0</v>
       </c>
       <c r="I64">
-        <v>1136.74</v>
+        <v>2572.84</v>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/660/8806097072799-48881.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/978/8806097201540-45903.jpg</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1226/5320.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1239/5332.jpg</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>699</v>
+        <v>754</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18213</t>
+          <t xml:space="preserve">PHT18416</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy A36 A366 5G 8GB RAM 256GB Green</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip7 F761 FE 5G 8GB RAM 128GB Black</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Green</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095984520</t>
+          <t xml:space="preserve">8806097428428</t>
         </is>
       </c>
       <c r="H65">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="I65">
-        <v>1205.47</v>
+        <v>2515.40</v>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/182/samsung-galaxy-a36-5g-256gb-handy100120249-18665.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/638/smartphone-samsung-galaxy-z-flip7-fe-8gb-128gb-6-7-5g-negro-93513.jpg</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1205/5830.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/575/res-4d85ab581121c90c7f83e9ed59029733-98396.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/448/smartphone-samsung-galaxy-z-flip7-fe-8gb-128gb-6-7-5g-negro-33674.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/839/smartphone-samsung-galaxy-z-flip7-fe-8gb-128gb-6-7-5g-negro-63369.png|https://phonetastic.ro/image/catalog/incoming/product_images/t/119/smartphone-samsung-galaxy-z-flip7-fe-8gb-128gb-6-7-5g-negro-14122.png|https://phonetastic.ro/image/catalog/incoming/product_images/p/134/res-2a6dfa6eb8fa020d73d5f72c4061868c-14086.jpg</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>707</v>
+        <v>773</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18221</t>
+          <t xml:space="preserve">PHT18459</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Galaxy A56 A566 5G 8GB RAM 256GB Light Pink</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy S25 S931 5G 12GB RAM 128GB Blue Black</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Light Pink</t>
+          <t xml:space="preserve">Blue Black</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095982717</t>
+          <t xml:space="preserve">8806095815534</t>
         </is>
       </c>
       <c r="H66">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I66">
-        <v>1665.45</v>
+        <v>2308.21</v>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/945/8806095982700-61376.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/667/res-8db6c01f983a71d58f56face675fa288-20569.jpg</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/485/res-e31821f50ce3bd3a7afdb6d17e3f4280-11318.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/t/946/res-e436bc006a854eadb366970249196eb2-68264.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/693/res-e9e46404eb5ef04995e843c25c4ca60c-75706.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/741/res-a4e84847522beb3c37b408ed5dfb1655-49015.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/f/330/res-1d63feeba44b0dd068db8a905496117d-70815.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/422/res-b791c6d7b0f53f4b2cb223a78c99f296-30643.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/407/res-d1681db0a5fc465c754711d08e54a84b-58451.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/713/res-8ea90b81ca16a650584b6b90789eb728-38136.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/898/res-3231761e8edfeb1562bc45b9f106028e-82654.jpg</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>711</v>
+        <v>776</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18225</t>
+          <t xml:space="preserve">PHT18467</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xiaomi</t>
+          <t xml:space="preserve">Bang &amp;amp; Olufsen</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xiaomi Mi Air Purifier Anti Formaldehyde Filter S1</t>
+          <t xml:space="preserve">Boxa portabila Bang &amp; Olufsen Beosound A1 2nd Gen Anthracite Oxygen</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Anthracite Oxygen</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t xml:space="preserve">6934177716706</t>
+          <t xml:space="preserve">5705260092370</t>
         </is>
       </c>
       <c r="H67">
-        <v>72</v>
+        <v>6</v>
       </c>
       <c r="I67">
-        <v>103.10</v>
+        <v>758.79</v>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Climatizare</t>
+          <t xml:space="preserve">Gadgeturi</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/084/6934177716706-05555.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/985/res-2420546db192479aa2ed38b658ba9359-67266.jpg</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/810/6934177716706-19163.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/701/res-6a6170acc2f3472e112f7f0e698d163a-99005.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/664/res-82407c660f6252a59f7a5d9125effa1e-17488.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/528/res-b6be38f26c0a0e61b36eeed5e14e8311-30190.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/661/res-233ee23aa99b3a70307a4546f1eace21-18672.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/490/res-aba782295034d4b2e75576d6d849a309-69083.jpg</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>726</v>
+        <v>847</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18253</t>
+          <t xml:space="preserve">PHT18658</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Galaxy S25 S931 5G 12GB RAM 256GB EE Silver Shadow</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy S25 Edge S937 5G 12GB RAM 256GB Titanium Silver</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Silver Shadow</t>
+          <t xml:space="preserve">Titanium Silver</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097201540</t>
+          <t xml:space="preserve">8806097326205</t>
         </is>
       </c>
       <c r="H68">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="I68">
-        <v>2638.29</v>
+        <v>2308.21</v>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/978/8806097201540-45903.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/154/telefon-samsung-galaxy-s25-edge-silver-1-b6082d9b-64356.jpg</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1239/5332.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/196/telefon-samsung-galaxy-s25-edge-silver-9-0894bbca-16358.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/719/telefon-samsung-galaxy-s25-edge-silver-8-9aa59eae-60861.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/257/telefon-samsung-galaxy-s25-edge-silver-3-8d3fbd2b-42018.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/127/telefon-samsung-galaxy-s25-edge-silver-10-b70453c9-33923.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/711/telefon-samsung-galaxy-s25-edge-silver-4-1a41001c-54967.jpg</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>760</v>
+        <v>867</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18423</t>
+          <t xml:space="preserve">PHT18679</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Xiaomi</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip7 F766 5G 12GB RAM 256GB Blue Shadow</t>
+          <t xml:space="preserve">Hartie foto Xiaomi Photo Printer Paper 3 Inch</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Blue Shadow</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097427094</t>
+          <t xml:space="preserve">6941812702871</t>
         </is>
       </c>
       <c r="H69">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="I69">
-        <v>3621.70</v>
+        <v>82.25</v>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/962/samsung-galaxy-z-flip7-blue-shadow-01-949b3db3-69816.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/771/res-15b1752e9752233f6e8cd223036ee81d-45315.jpg</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/198/samsung-galaxy-z-flip7-blue-shadow-05-cb571f5e-79145.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/637/samsung-galaxy-z-flip7-blue-shadow-04-d09dc9a0-25269.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/446/samsung-galaxy-z-flip7-blue-shadow-03-0d185274-10709.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/643/samsung-galaxy-z-flip7-blue-shadow-02-09b68be5-63077.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/905/res-bb5fa9d8058ccdb02d2b43e44d00d07f-32293.jpg</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>767</v>
+        <v>879</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18435</t>
+          <t xml:space="preserve">PHT18692</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Jbl</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip7 F766 5G 12GB RAM 256GB Jet Black</t>
+          <t xml:space="preserve">JBL Live Buds 3, True wireless, Bluetooth, In-ear, Microfon, Noise cancelling, Silver</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jet Black</t>
+          <t xml:space="preserve">Silver</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097492139</t>
+          <t xml:space="preserve">1200130012815</t>
         </is>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
       <c r="I70">
-        <v>3621.70</v>
+        <v>472.26</v>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Casti &amp; Earbuds</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/360/res-5cb15609fd2b0d87cdf6202ba92ed819-01933.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/985/res-a766416fecf6daa4e9cffac6d176bd04-56690.jpg</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/618/res-98ad5cbaec430d49ce4e1ef9efcaef9b-39107.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/926/res-f69cc86e7cc5afc13a23c440f03eb4bb-49865.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/322/res-0fb22df1cb4a8c718e007a9c11221b9e-96543.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/t/948/res-4914bc44674d89a1213f454af7dc328a-51901.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/173/res-e5b7869c0bff91b8f57e796d2df4a332-01730.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/o/614/res-0764cd88120bbaaef14b086aaf2484a6-72922.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/825/res-b57f8840113f3027a0954faef6f3ff43-91552.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/569/res-646965de85f9f2f45c39e21e4ad7986c-64498.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/894/res-f0de07c712713c94668301075975bc29-76121.jpg</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>774</v>
+        <v>909</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18463</t>
+          <t xml:space="preserve">PHT18745</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Amazon</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy Z Fold7 F966 5G 12GB RAM 256GB Silver Shadow</t>
+          <t xml:space="preserve">Gadget Amazon Echo Show 5 (3rd Gen.) Kids Black</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Silver Shadow</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097423720</t>
+          <t xml:space="preserve">0840268942694</t>
         </is>
       </c>
       <c r="H71">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="I71">
-        <v>5704.83</v>
+        <v>307.76</v>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Gadgeturi</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/459/samsung-galaxy-z-fold7-silver-shadow-01-3a75d408-15965.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/010/amazon-echo-show-5-3-generation-kids-weltraum-design-001-09307.jpg</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/234/samsung-galaxy-z-fold7-silver-shadow-05-088e4657-27737.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/h/073/samsung-galaxy-z-fold7-silver-shadow-04-e7700e3e-19280.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1503/6983.jpg</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>776</v>
+        <v>910</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18467</t>
+          <t xml:space="preserve">PHT18746</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bang &amp;amp; Olufsen</t>
+          <t xml:space="preserve">Amazon</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Boxa portabila Bang &amp; Olufsen Beosound A1 2nd Gen Anthracite Oxygen</t>
+          <t xml:space="preserve">Gadget Amazon Echo Show 5 (3rd Gen.) Anthracite</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anthracite Oxygen</t>
+          <t xml:space="preserve">Anthracite</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t xml:space="preserve">5705260092370</t>
+          <t xml:space="preserve">840080591490</t>
         </is>
       </c>
       <c r="H72">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="I72">
-        <v>766.64</v>
+        <v>307.76</v>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t xml:space="preserve">Gadgeturi</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/985/res-2420546db192479aa2ed38b658ba9359-67266.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/678/amazon-echo-show-5-3-gen-2023-charcoal-4606864-37457.jpg</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/701/res-6a6170acc2f3472e112f7f0e698d163a-99005.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/664/res-82407c660f6252a59f7a5d9125effa1e-17488.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/528/res-b6be38f26c0a0e61b36eeed5e14e8311-30190.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/661/res-233ee23aa99b3a70307a4546f1eace21-18672.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/490/res-aba782295034d4b2e75576d6d849a309-69083.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1496/6886.jpg</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>792</v>
+        <v>911</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18534</t>
+          <t xml:space="preserve">PHT18747</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Amazon</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S25 Ultra S938 5G 12GB RAM 256GB Titanium Jet Black</t>
+          <t xml:space="preserve">Gadget Amazon Echo Show 5 (3rd Gen.) Cloud Blue</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Titanium Jet Black</t>
+          <t xml:space="preserve">Cloud Blue</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097075950</t>
+          <t xml:space="preserve">0840080518756</t>
         </is>
       </c>
       <c r="H73">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="I73">
-        <v>3515.95</v>
+        <v>307.76</v>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Gadgeturi</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/k/706/res-001e7e69e6d46fc6986fd4ee21fa0b78-81369.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/622/res-11fd344b09b7a7de4efb7a05f64580cb-98080.jpg</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/k/764/res-99ce88c6a0f8283288949edfb54a560a-26143.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/673/res-1e7b272124df8e0a14581dac61690dd8-62105.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/596/res-40a48a81b04c168c13a9e1ceb2afd263-00807.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/169/res-26b32f682fb033fed446454683f39384-18371.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/221/res-d6926d3846fde44ad89e3c022f843f78-69041.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1498/6977.jpg</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>795</v>
+        <v>912</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18537</t>
+          <t xml:space="preserve">PHT18748</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Amazon</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S25 Plus S936 5G 12GB RAM 256GB Blue Black</t>
+          <t xml:space="preserve">Gadget Amazon Echo Show 5 (3rd Gen.) White</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Blue Black</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095815312</t>
+          <t xml:space="preserve">0810019524295</t>
         </is>
       </c>
       <c r="H74">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="I74">
-        <v>3219.87</v>
+        <v>307.76</v>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Gadgeturi</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/000/res-d0b96795750e84d79764d9af3dc81193-23715.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/520/res-b7be1bc86713c48813246cb0efa56bc0-54225.jpg</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/035/smartphone-samsung-galaxy-s25-256gb-12gb-ram-5g-dual-sim-blueblack-6845389-65472.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1501/6978.jpg</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>827</v>
+        <v>957</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18628</t>
+          <t xml:space="preserve">PHT18842</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">AOC</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S25 FE S731 5G 8GB RAM 128GB Navy</t>
+          <t xml:space="preserve">Monitor AOC Agon AG276UZD 27" QD-OLED 4K 240Hz Black</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Navy</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097645009</t>
+          <t xml:space="preserve">4038986642620</t>
         </is>
       </c>
       <c r="H75">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I75">
-        <v>2136.01</v>
+        <v>2785.77</v>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/988/res-c69a4830b7d27433eaf31a9f0e182fa7-34785.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/479/res-4e50fc56f78b17fad5b0aa931f2e1a3f-76560.jpg</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/298/res-03b899ba9c2a33beff08b443e096a9b7-38357.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/334/res-e0eee1490b31abeeb021d111ed6868b2-05167.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/f/795/res-c3bb1e5cfae345956b4f5c9955f33580-33878.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/128/res-3db98122e531fa1a61972f700626692f-67981.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/860/res-bd89012828f1af7d06da8a00e665f00f-45640.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/359/res-6604d50bc4b219b5a0547ec99c903f4a-13404.jpg</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>839</v>
+        <v>958</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18648</t>
+          <t xml:space="preserve">PHT18843</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">AOC</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy A17 A176 5G 8GB RAM 256GB Grey</t>
+          <t xml:space="preserve">Monitor AOC Agon Pro AG326UD 31,5" OLED 4K 165Hz Black</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grey</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097640264</t>
+          <t xml:space="preserve">4038986112468</t>
         </is>
       </c>
       <c r="H76">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I76">
-        <v>999.27</v>
+        <v>2573.52</v>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/721/res-164895fed2ebc6cf4557b9b58e5ace1d-53973.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/173/res-0b5cad29e5b2ead7cf798f62db5bfc6f-62336.jpg</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/304/res-3e0e99f182ef1ca5dbff66d98ca3e5ad-23988.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/487/res-d75bba8ff899cc6f1ad26e481f868a35-01540.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/428/res-867aab5719024dcaf0f2c25fdc6d2c58-61686.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/229/res-9dd8dbbe6a851fb233535d0c63117449-12926.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/871/res-900d7905ed7e57381f4be7b66dc52d4a-89441.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/266/res-0f6b8759f1139de98abf1713d0b4505f-13468.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/807/res-9a372edfc49d975e7ebd793afc9ea2cb-08933.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/391/res-6d64e813bd1c69f2cb59da49c6db6094-30034.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/724/res-3f1a304f781749deb01e2865ec8df8e2-79606.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/076/res-8442265892701bf02123afedaa6a271d-50345.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/346/res-d36208739846352307b1e6f4d5cb2457-02816.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/845/res-5ed9eb173b5226c3deb941263cbf71eb-68278.jpg</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>847</v>
+        <v>960</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18658</t>
+          <t xml:space="preserve">PHT18845</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S25 Edge S937 5G 12GB RAM 256GB Titanium Silver</t>
+          <t xml:space="preserve">Monitor Samsung Essential 24" LS24F320GAUXEN FHD IPS 120Hz Black</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Titanium Silver</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097326205</t>
+          <t xml:space="preserve">8806095968216</t>
         </is>
       </c>
       <c r="H77">
-        <v>133</v>
+        <v>19</v>
       </c>
       <c r="I77">
-        <v>2231.18</v>
+        <v>392.66</v>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/154/telefon-samsung-galaxy-s25-edge-silver-1-b6082d9b-64356.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/524/res-a91663724dd7b9458282e5b1d1705be4-51375.jpg</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/196/telefon-samsung-galaxy-s25-edge-silver-9-0894bbca-16358.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/719/telefon-samsung-galaxy-s25-edge-silver-8-9aa59eae-60861.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/257/telefon-samsung-galaxy-s25-edge-silver-3-8d3fbd2b-42018.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/127/telefon-samsung-galaxy-s25-edge-silver-10-b70453c9-33923.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/711/telefon-samsung-galaxy-s25-edge-silver-4-1a41001c-54967.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/387/res-366086dceae6c990fe12b149b1f2e37d-06256.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/702/res-a88fa6ca05313765c7234bd72b2c5e82-71308.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/608/res-f06a8ce12501378739176c5032537c2f-71810.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/565/res-d21c26bba2812e8c109fec796a42e7d4-36195.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/540/res-88d97fe2d07073b3f414c79e0cfb32d2-61096.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/990/res-a4d73436a46f76d27335c9269dd4337b-82095.jpg</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>857</v>
+        <v>998</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18669</t>
+          <t xml:space="preserve">PHT18923</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tableta Samsung Galaxy Tab S10 Lite X400 6GB RAM 128GB WiFi Gray</t>
+          <t xml:space="preserve">Telefon Apple iPhone Air 512GB Sky Blue</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gray</t>
+          <t xml:space="preserve">Sky Blue</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097638551</t>
+          <t xml:space="preserve">0195950624069</t>
         </is>
       </c>
       <c r="H78">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="I78">
-        <v>1163.17</v>
+        <v>4069.88</v>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tablete</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/483/res-a31821d2f29a62156f4f178e23b2ba25-64462.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/367/res-0a1b68e5287754f9d4bb3790e2d3204b-25442.jpg</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/414/res-f361e950c53d39571db9e9582777ed8e-90914.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/833/res-2d3b5c62a586c6f3343180cb0f1e1e4a-47729.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/558/res-c770b7ca92ec75bc8316b6300ce08b2f-19359.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/010/res-68544a1b5278e6c3744ab96be0d4e08c-66798.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/686/res-fdb754323b14d5d933590f81fc8ccc8c-46163.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/q/506/res-bede5972f1bf1d1b6274eecda81bd9aa-33209.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/t/165/res-af972d2401a0b8af1340be6911e78eaa-01894.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/362/res-9f1d85e25bfe1a6f28dd45b0a6f58d0e-43532.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/838/res-887d95a5408f434521811331b44fa542-10188.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/569/res-da2f6d04aa6854bae037d85ffd2ae1f5-77711.jpg</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>860</v>
+        <v>1006</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18672</t>
+          <t xml:space="preserve">PHT18951</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xiaomi</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Casti Xiaomi Redmi Buds 6 Cloud White</t>
+          <t xml:space="preserve">Husa Apple AirTag Loop White</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t xml:space="preserve">6941812704653</t>
+          <t xml:space="preserve">0190199315068</t>
         </is>
       </c>
       <c r="H79">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="I79">
-        <v>132.18</v>
+        <v>21.22</v>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Casti &amp; Earbuds</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/024/res-3a555e53d973a6d32b8987444bcab2b1-68998.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/441/res-c9b1aad7ef8a565b756e221502b6b1f2-35791.jpg</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/386/res-290df89bcca0c806286f36702db79a53-80542.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/457/res-24de19bef0d6fb288268edf8844703fc-80094.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/058/res-89f4a6dd348d673bc9f2385a06626995-74100.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/226/res-ac61bf92d3baf21c4a6f48c65a23f132-90394.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/900/res-7857f2e98c7b10e184ee6c2a5f203cf4-03766.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/316/res-7857f2e98c7b10e184ee6c2a5f203cf4-04855.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/763/res-b0b275b9f56df9618bf7ee48c4d38584-72156.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/845/res-6f0706227c3cd65be44400349c7677a7-98486.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/587/res-30361c52e807aba248058fb23a3a4d2e-93662.jpg</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>867</v>
+        <v>1024</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18679</t>
+          <t xml:space="preserve">PHT18958</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xiaomi</t>
+          <t xml:space="preserve">Hombli</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hartie foto Xiaomi Photo Printer Paper 3 Inch</t>
+          <t xml:space="preserve">Hombli Pro Smart Outdoor Camera White</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t xml:space="preserve">6941812702871</t>
+          <t xml:space="preserve">8719323914810</t>
         </is>
       </c>
       <c r="H80">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="I80">
-        <v>81.95</v>
+        <v>42.45</v>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Gadgeturi</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/771/res-15b1752e9752233f6e8cd223036ee81d-45315.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/414/hbco-0109-1-08870.jpg</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/905/res-bb5fa9d8058ccdb02d2b43e44d00d07f-32293.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/498/hbco-0109-8-93391.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/460/hbco-0109-7-01321.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/227/hbco-0109-6-37118.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/063/hbco-0109-4-43069.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/455/hbco-0109-3-43716.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/362/hbco-0109-2-22716.jpg</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>882</v>
+        <v>1048</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18698</t>
+          <t xml:space="preserve">PHT19003</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">AOC</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smartwatch Samsung Galaxy Watch 8 Classic L505 LTE 46mm White</t>
+          <t xml:space="preserve">Monitor AOC 24B36X 23.8" HDMI DP 144Hz 0.5ms Black</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097480006</t>
+          <t xml:space="preserve">4038986143073</t>
         </is>
       </c>
       <c r="H81">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="I81">
-        <v>893.53</v>
+        <v>344.91</v>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smartwatch</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/287/res-945d058299baa363673678db65e3f8c1-26128.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/547/monitor-led-aoc-aoc-24b36x-computer-monitor-60-5-cm-23-8-1920-x-1080-pixels-full-hd-led-black-7699603-74239.jpg</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/462/res-9f6ca7bee295f388696c24996debabf2-63784.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/f/395/res-ab2424ff5b4ddc70ec4b4c4dee2404cd-39079.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/433/res-dc7858848f0fbc22deb33eac1595c59a-37350.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/o/564/res-2869925f0f1dc6018d92f11148b2c98e-18505.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/131/res-1239a63ef2ba8398c0df623a1932b864-05421.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/132/res-bf586464a6edf1cc8b4111f9dac36d0a-28267.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/980/res-9111d485b9c7be51778105f2edda49b7-97557.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/o/331/res-0c6f94721bded081d1c451565962eda8-51189.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/658/res-b0e9e48b33a671b973cbc0cb789e4741-50100.jpg</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>888</v>
+        <v>1049</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18708</t>
+          <t xml:space="preserve">PHT19004</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">AOC</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Casti Apple AirPods Pro 3 White</t>
+          <t xml:space="preserve">Monitor AOC 25G4SXU 24.5" 2xHDMI DP 300Hz USB Black</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t xml:space="preserve">0195950543742</t>
+          <t xml:space="preserve">4038986182577</t>
         </is>
       </c>
       <c r="H82">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="I82">
-        <v>925.25</v>
+        <v>657.97</v>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Casti &amp; Earbuds</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/061/res-1a6c40b6d43158beb2e9304f3dc4d852-88761.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/019/res-6cb10d1a65e52441d05af4f124a4575e-56446.jpg</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/181/res-9ece9931dcc5bbfd309ee2bb6bcadb79-62738.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/110/apple-airpods-pro-3-generation-onething-gr-17210.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/270/res-042ee9c2824c5a3f11da1584d04aaef3-70149.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/584/res-47d3778c033417d111611bc0db3f36f9-31452.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/013/res-7f8bced78d47436629dd5cf362079e67-36379.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/m/476/res-98d81796085aa35fb2e51cb52f3705f7-93598.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/041/res-4dcee3a7a09090e631d432bceaabe8bd-89204.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/110/res-aca538f5680bbad87137161726c0b155-12488.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/024/res-2a79565bb7e482fe662a209bb37565a2-75490.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/920/res-da736b075144aecb9be294546d6f6ae3-60384.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/839/res-ec84eade98b9f39f9627bebbe60ef2d8-68304.jpg</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>905</v>
+        <v>1050</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18731</t>
+          <t xml:space="preserve">PHT19005</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">AOC</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Husa Telefon Samsung Galaxy S24 Plus S926 Clear Case Transparent</t>
+          <t xml:space="preserve">Monitor AOC 27G4HA 27" DP 2xHDMI 200Hz Black</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Transparent</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t xml:space="preserve">8809894143655</t>
+          <t xml:space="preserve">4038986682671</t>
         </is>
       </c>
       <c r="H83">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="I83">
-        <v>5.29</v>
+        <v>530.62</v>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/541/res-3e3079eb62a3f7cc88b423f10af56619-82454.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/398/res-5faa8c8d81c48406c2dd69e8b3361a9f-93577.jpg</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/206/res-70df562cb8a66b54f05e52aa170679d5-88044.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/541/res-2885d06b988729402e6961414ef4d8c3-69473.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/324/res-5bf4e5711aa2ea34c19e498c285faeec-37116.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/m/247/res-7e01b78bbc04463f199ed1c62b086eb6-96593.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/769/res-16d073a9938eb8b6daa9c67526f437e5-17848.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/791/res-d0a85a44c2b5a0e09c9feca34dc87063-13076.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/451/res-af474f3d81beb672f852ba3ecdf0d7c1-60332.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/444/res-ac599683db9de257784d79bd98b13272-33023.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/180/res-c0839cc78b5288d9c5e233b8229a3897-85204.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/049/res-c86ca8dd80c0159c94052ae1d66a4bfa-97014.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/475/res-9176aff54ec3a1e728a3db70f5db5249-13249.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/655/res-0a98b701b0130ce1c8379223d599c882-94104.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/079/res-f3a41c8fd1605da26cbb7c7f05a0ec56-87275.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/671/res-acf6e1570c735b317041c7202079eeaf-91511.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/958/res-2a6cdcfec838185a02ea712fb7ce07cd-31592.jpg</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>909</v>
+        <v>1051</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18745</t>
+          <t xml:space="preserve">PHT19006</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Amazon</t>
+          <t xml:space="preserve">AOC</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gadget Amazon Echo Show 5 (3rd Gen.) Kids Black</t>
+          <t xml:space="preserve">Monitor AOC CQ32G4VE 31.5" QHD HDMIx2 DP 180Hz Black</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t xml:space="preserve">0840268942694</t>
+          <t xml:space="preserve">4038986182164</t>
         </is>
       </c>
       <c r="H84">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="I84">
-        <v>311.94</v>
+        <v>737.57</v>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gadgeturi</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/010/amazon-echo-show-5-3-generation-kids-weltraum-design-001-09307.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/426/res-4e775ed5544e9236242b59e6b22ec37c-16934.jpg</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1503/6983.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/521/res-1db3c6dc61f1605d0ec61a29d23196c2-66977.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/930/res-418d0bc01e8def70a60911c5ff5a960a-39459.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/365/res-bb3f2bfc62dea29150cd176a6562aa5a-69961.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/m/077/res-8de6d444a650276ef724a0f309692e1d-75307.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/540/res-16f05e2bffa6b3ae4c5555205932e345-78127.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/834/res-7b57e77e11dd3320cb1755477b87d43f-84991.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/077/res-2226889057d18472f0604f7707cf997c-51805.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/452/res-8867c23b6e2a644087e2eb3b662838c2-66878.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/092/res-a415870c324bfa7b9c8287b0d5c6b2d7-21678.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/873/q27g4zr-1-202701770909554-36704.png|https://phonetastic.ro/image/catalog/incoming/product_images/u/880/res-127c67621136a5ec8590e3c015d417f9-17648.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/637/res-ef9a882d5f2448de4fbd83f30ad4845a-53106.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/h/377/monitor-led-aoc-monitor-aoc-31-2-cq32g4ve-5920669-30830.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/297/gaming-cq32g4ve-curbat-315-inch-qhd-va-1-ms-180-hz-hdr-ff6d4c15b060b0929a0003cdeb0249c2-34686.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/488/gaming-cq32g4ve-curbat-315-inch-qhd-va-1-ms-180-hz-hdr-ff6d4c15b060b0929a0003cdeb0249c2-38385.jpg</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>923</v>
+        <v>1054</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18799</t>
+          <t xml:space="preserve">PHT19009</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xiaomi</t>
+          <t xml:space="preserve">ASUS</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Xiaomi 15T Pro 5G 12GB RAM 512GB Black</t>
+          <t xml:space="preserve">Monitor Asus VA259HGA 24.5" VGA HDMI 120Hz Black</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t xml:space="preserve">6932554447564</t>
+          <t xml:space="preserve">4711387740170</t>
         </is>
       </c>
       <c r="H85">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="I85">
-        <v>2828.62</v>
+        <v>371.44</v>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/900/xiaomi-15t-pro-black-01-c13a707e-95868.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/836/0a76748e63848dc612f6b176de8a596549859b9d-1780057-90lm0as1-b01171-image1-1-removebg-preview-23912.png</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/698/xiaomi-15t-pro-black-10-6cae791e-74540.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/419/xiaomi-15t-pro-black-12-602f37eb-12693.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/259/xiaomi-15t-pro-black-05-7721d8a8-21080.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/552/xiaomi-15t-pro-black-06-129a32e9-54187.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/159/xiaomi-15t-pro-black-07-e09092ec-84152.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/603/xiaomi-15t-pro-black-11-33e5b39b-63808.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/496/xiaomi-15t-pro-black-09-6b938d3a-08646.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/564/xiaomi-15t-pro-black-08-5c098304-28439.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/706/xiaomi-15t-pro-black-04-23cf2dd5-75793.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/493/res-5989334f284857de8ae82fdab4c5092c-18602.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/432/res-1efd743c4e3acdf666f6579b5c7e117e-98416.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/f/711/res-511e9ec8642ed135f3dcb7abc8c6c226-21359.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/275/res-43d7c3902f7b3d10fdb503e85b19b866-44137.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/376/res-c13bd60bd4bde7004a85ffacbbb57ec1-42730.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/158/res-4575da19ff7db373951c49cab1fa70df-23162.jpg</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>957</v>
+        <v>1055</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18842</t>
+          <t xml:space="preserve">PHT19010</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t xml:space="preserve">AOC</t>
+          <t xml:space="preserve">ASUS</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor AOC Agon AG276UZD 27" QD-OLED 4K 240Hz Black</t>
+          <t xml:space="preserve">Monitor Asus VG249QE5A 23.8" HDMI DP 144Hz Black</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t xml:space="preserve">4038986642620</t>
+          <t xml:space="preserve">4711387871454</t>
         </is>
       </c>
       <c r="H86">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="I86">
-        <v>2786.33</v>
+        <v>435.11</v>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/479/res-4e50fc56f78b17fad5b0aa931f2e1a3f-76560.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/974/res-f3923b28ea6f416f44ce4adce210df32-36348.jpg</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/860/res-bd89012828f1af7d06da8a00e665f00f-45640.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/359/res-6604d50bc4b219b5a0547ec99c903f4a-13404.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/326/res-70724a6eb193b245c57e858dbb4d92e4-74824.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/q/062/res-ef88a819cc6b41d23ec249b6da5a5533-90414.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/927/res-3b273a518cdcb33dd4e639a950b871fc-20035.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/618/res-5f2ba067b7dbd4feb62d13c3a1d3bf02-32455.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/236/monitor-led-asus-monitor-asus-24-5-vg259q5a-7676377-47871.png</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>958</v>
+        <v>1058</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18843</t>
+          <t xml:space="preserve">PHT19012</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t xml:space="preserve">AOC</t>
+          <t xml:space="preserve">Philips</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor AOC Agon Pro AG326UD 31,5" OLED 4K 165Hz Black</t>
+          <t xml:space="preserve">Monitor Philips 24E2N1110 24" VGA HDMI 120Hz Black</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t xml:space="preserve">4038986112468</t>
+          <t xml:space="preserve">8721038000399</t>
         </is>
       </c>
       <c r="H87">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I87">
-        <v>2590.70</v>
+        <v>291.84</v>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/173/res-0b5cad29e5b2ead7cf798f62db5bfc6f-62336.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/740/res-23bf456a16bc748ef6f0c0792b03a71a-38001.jpg</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/l/807/res-9a372edfc49d975e7ebd793afc9ea2cb-08933.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/391/res-6d64e813bd1c69f2cb59da49c6db6094-30034.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/724/res-3f1a304f781749deb01e2865ec8df8e2-79606.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/076/res-8442265892701bf02123afedaa6a271d-50345.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/346/res-d36208739846352307b1e6f4d5cb2457-02816.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/845/res-5ed9eb173b5226c3deb941263cbf71eb-68278.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/h/266/res-0f6b8759f1139de98abf1713d0b4505f-13468.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/474/res-e8898a3a80a7a7521df89c9465002621-45953.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/616/res-471738632245b9b60f90a88817b3fe6f-59281.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/685/res-0544fde6b3ac44000d521d45f5b5f061-78820.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/799/res-35f5bab4647782e0ce5481307aaf0c42-71193.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/f/666/res-f9df911992805af1d25dff4f53809558-80394.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/019/res-a206a2a85e11d86778d08929706109a4-66402.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/763/res-5acb3d4f3c761685498415bec6abc2ee-54557.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/840/res-1f90d032be1ec7b5c18e0bdf1860e559-46815.jpg</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>960</v>
+        <v>1059</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18845</t>
+          <t xml:space="preserve">PHT19013</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Philips</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor Samsung Essential 24" LS24F320GAUXEN FHD IPS 120Hz Black</t>
+          <t xml:space="preserve">Monitor Philips IPS 24" 24M2N3200A 2xHDMI DP 180Hz Black</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095968216</t>
+          <t xml:space="preserve">8712581805814</t>
         </is>
       </c>
       <c r="H88">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="I88">
-        <v>396.54</v>
+        <v>397.97</v>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/524/res-a91663724dd7b9458282e5b1d1705be4-51375.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/708/res-069f865e15e84879afa738c3d55cb64f-00629.jpg</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/387/res-366086dceae6c990fe12b149b1f2e37d-06256.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/702/res-a88fa6ca05313765c7234bd72b2c5e82-71308.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/565/res-d21c26bba2812e8c109fec796a42e7d4-36195.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/608/res-f06a8ce12501378739176c5032537c2f-71810.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/540/res-88d97fe2d07073b3f414c79e0cfb32d2-61096.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/990/res-a4d73436a46f76d27335c9269dd4337b-82095.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/503/res-41e3fdb22abe3032d539af7d7869855c-88459.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/747/res-06971de9b237fb1978b54d54a0952ea5-10172.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/324/res-47197ecdf506e97f486c966297a57fd9-42572.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/014/res-fa5a2fe3b0820a007f3efe207cd378a1-85359.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/080/res-838bf7cc5b8b41197ac0c9800d18847c-04807.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/239/res-59fb4d81c133d5d50d4cdb9b601d1ebf-89767.jpg</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>965</v>
+        <v>1060</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18882</t>
+          <t xml:space="preserve">PHT19014</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Google</t>
+          <t xml:space="preserve">Philips</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Google Pixel 9 Pro XL 5G 16GB 1TB Obsidian</t>
+          <t xml:space="preserve">Monitor Philips IPS 24" 24M2N3200NF HDMI DP 144Hz Black</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Obsidian</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t xml:space="preserve">0840353914803</t>
+          <t xml:space="preserve">8721038004038</t>
         </is>
       </c>
       <c r="H89">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="I89">
-        <v>3727.44</v>
+        <v>328.99</v>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/775/google-pixel-9-pro-xl-5g-smartphone-dualsim-ram-16-ga09479gb-418012-61808.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/045/00-full-hd-1920-x-1080-hdmi-displayport-144-hz-4-ms-negru-73372.jpg</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1583/7278.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1827/7831.jpg</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>998</v>
+        <v>1062</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18923</t>
+          <t xml:space="preserve">PHT19016</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Philips</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Apple iPhone Air 512GB Sky Blue</t>
+          <t xml:space="preserve">Monitor Philips IPS 27" 27M2N3200NF HDMI DP 144Hz Black</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sky Blue</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t xml:space="preserve">0195950624069</t>
+          <t xml:space="preserve">8721038004274</t>
         </is>
       </c>
       <c r="H90">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I90">
-        <v>4012.95</v>
+        <v>371.44</v>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/367/res-0a1b68e5287754f9d4bb3790e2d3204b-25442.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/024/50ad583077db162f3b05f64565821a29ce65d6c8-1777866-27m2n3200nf-00-image1-17274.jpg</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/362/res-9f1d85e25bfe1a6f28dd45b0a6f58d0e-43532.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/838/res-887d95a5408f434521811331b44fa542-10188.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/569/res-da2f6d04aa6854bae037d85ffd2ae1f5-77711.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1829/7836.jpg</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>1005</v>
+        <v>1115</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18949</t>
+          <t xml:space="preserve">PHT19070</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Husa Apple AirTag Leather Loop Saddle Brown</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy S26 S942 5G 12GB RAM 256GB Black</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brown</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t xml:space="preserve">0190199314795</t>
+          <t xml:space="preserve">8806097827467</t>
         </is>
       </c>
       <c r="H91">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="I91">
-        <v>21.15</v>
+        <v>3050.27</v>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/899/res-da3057d53618144f2b9802d423c1dac4-73256.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/734/samsung-galaxy-s26-black-01-d106dbfa-76470.jpg</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/116/res-46b2d0425688cf66c3c638fbd72b769d-39781.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/035/res-bed7999ac4bbf0e0495bc5d3c36d98ed-98863.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/367/samsung-galaxy-s26-black-04-f3bffb5b-46890.jpg</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>1006</v>
+        <v>1117</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18951</t>
+          <t xml:space="preserve">PHT19065</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Husa Apple AirTag Loop White</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy S26 Ultra S948 5G 12GB RAM 256GB Sky Blue</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve">Sky Blue</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t xml:space="preserve">0190199315068</t>
+          <t xml:space="preserve">8806097826781</t>
         </is>
       </c>
       <c r="H92">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="I92">
-        <v>18.51</v>
+        <v>4292.75</v>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/441/res-c9b1aad7ef8a565b756e221502b6b1f2-35791.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/264/res-cc928cb08d93e605e58be9ba194951a2-52034.jpg</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/763/res-b0b275b9f56df9618bf7ee48c4d38584-72156.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/845/res-6f0706227c3cd65be44400349c7677a7-98486.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/587/res-30361c52e807aba248058fb23a3a4d2e-93662.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/872/res-9197b579419f8bd0118964d3027a607c-03860.jpg</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>1017</v>
+        <v>1118</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18941</t>
+          <t xml:space="preserve">PHT19064</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hama</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Suport TV Hama Wall Bracket FIX TV VESA 400x400 165cm Black</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy S26 Ultra S948 5G 12GB RAM 256GB Black</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t xml:space="preserve">4047443296795</t>
+          <t xml:space="preserve">8806097827221</t>
         </is>
       </c>
       <c r="H93">
-        <v>39</v>
+        <v>3</v>
       </c>
       <c r="I93">
-        <v>21.15</v>
+        <v>4292.75</v>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/k/043/huma-sup-14549.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/979/res-324859fe211750311435deb6c2261450-62653.jpg</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1640/7514.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/447/res-8f393dc996e1cd89e095a329e07ba475-74800.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/h/466/res-5cc73319c43a3cadf586cd1180e36799-85836.jpg</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>1024</v>
+        <v>1119</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18958</t>
+          <t xml:space="preserve">PHT19088</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hombli</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hombli Pro Smart Outdoor Camera White</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy S26 S942 5G 12GB RAM 512GB White</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t xml:space="preserve">8719323914810</t>
+          <t xml:space="preserve">8806097827719</t>
         </is>
       </c>
       <c r="H94">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="I94">
-        <v>42.30</v>
+        <v>3367.60</v>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gadgeturi</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/414/hbco-0109-1-08870.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/601/res-e72a2e5f0d11e001a20494129d1ee7e3-84128.jpg</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/498/hbco-0109-8-93391.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/460/hbco-0109-7-01321.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/227/hbco-0109-6-37118.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/063/hbco-0109-4-43069.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/455/hbco-0109-3-43716.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/362/hbco-0109-2-22716.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/769/res-b2bda3e7741c503a46254b2dff3578d3-13470.jpg</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>1031</v>
+        <v>1123</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18987</t>
+          <t xml:space="preserve">PHT19092</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Huawei</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Casti Huawei Freebuds SE 4 Black</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy S26 Ultra S948 5G 12GB RAM 256GB White</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t xml:space="preserve">6942103165450</t>
+          <t xml:space="preserve">8806097826927</t>
         </is>
       </c>
       <c r="H95">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I95">
-        <v>126.89</v>
+        <v>4165.79</v>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Casti &amp; Earbuds</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/167/res-883ad81417497d095ae1cc3d5e91a995-06027.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/151/res-94bf37518a5216241cc36e94f10ac7d3-20208.jpg</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/046/res-440a591e1ba4b977daca2d96227545a7-44776.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/y/120/res-2ee7c3322897867eace567803d229313-45847.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/f/998/res-4d40863d0f82c81188655b8093db94d3-69011.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/015/res-d98208129b47eef49810de2b0c57daa1-13321.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/t/893/res-e790272bfb159e9134a2f07c6dc88ee6-51471.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/o/634/res-e0ee6a260fdf4d79d3d18904ef08de2a-69985.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/798/res-3e1746f48e2a3332b689baaa885c97661-68961.jpg</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>1044</v>
+        <v>1148</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18999</t>
+          <t xml:space="preserve">PHT19128</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Sony</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tableta Samsung Galaxy Tab A11 X135 LTE 4GB RAM 64GB Silver</t>
+          <t xml:space="preserve">Controller Sony PlayStation PS5 DualSense Grey Camouflage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Silver</t>
+          <t xml:space="preserve">Grey Camouflage</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097744306</t>
+          <t xml:space="preserve">0711719572671</t>
         </is>
       </c>
       <c r="H96">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I96">
-        <v>642.39</v>
+        <v>273.27</v>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tablete</t>
+          <t xml:space="preserve">Gaming</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/614/res-9eb700cfa459463c06df3c96486e9036-27983.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/366/res-fc749203d7510394bb97aafa3ad3fa66-41807.jpg</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/212/res-8531d5c72e743ddf52086e9eaeb28c65-54718.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/314/res-635d52a59b6cc46b222dc7bced61aa8d-29604.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/o/772/res-9a06d84a56f268eec7e069bc8c50872b-03291.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/874/res-dfccdde9bd61e7c69f25ed5033755268-86204.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/593/res-4b63880cc399c8a862ad4ab2629a4d9a-44493.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/318/res-613063d1647e7d7a8ae941ea1ebf6736-20870.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/519/res-bac2873ec6b976d921bd2f74756fc221-04971.jpg</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>1048</v>
+        <v>1149</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19003</t>
+          <t xml:space="preserve">PHT19129</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t xml:space="preserve">AOC</t>
+          <t xml:space="preserve">Sony</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor AOC 24B36X 23.8" HDMI DP 144Hz 0.5ms Black</t>
+          <t xml:space="preserve">Controller Sony PlayStation PS5 DualSense Galactic Purple</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Galactic Purple</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t xml:space="preserve">4038986143073</t>
+          <t xml:space="preserve">0711719574330</t>
         </is>
       </c>
       <c r="H97">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="I97">
-        <v>348.95</v>
+        <v>273.30</v>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Gaming</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/547/monitor-led-aoc-aoc-24b36x-computer-monitor-60-5-cm-23-8-1920-x-1080-pixels-full-hd-led-black-7699603-74239.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/829/res-0f3055bcc1498e111135a94ace9492ed-69328.jpg</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/980/res-9111d485b9c7be51778105f2edda49b7-97557.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/y/132/res-bf586464a6edf1cc8b4111f9dac36d0a-28267.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/o/331/res-0c6f94721bded081d1c451565962eda8-51189.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/658/res-b0e9e48b33a671b973cbc0cb789e4741-50100.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/295/res-9bc453b49e4e7f0e7668d2433696e029-27376.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/065/res-995cfbf9778e5338f42f1095c7609f44-75236.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/436/res-a67f45847c49b6975610e2450f510913-32366.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/025/res-d7054d9830e580f1d857507eeca436e6-12762.jpg</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>1049</v>
+        <v>1151</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19004</t>
+          <t xml:space="preserve">PHT19125</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t xml:space="preserve">AOC</t>
+          <t xml:space="preserve">Sony</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor AOC 25G4SXU 24.5" 2xHDMI DP 300Hz USB Black</t>
+          <t xml:space="preserve">Controller Sony PlayStation PS5 DualSense Sterling Silver</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Sterling Silver</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t xml:space="preserve">4038986182577</t>
+          <t xml:space="preserve">0711719572701</t>
         </is>
       </c>
       <c r="H98">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="I98">
-        <v>660.89</v>
+        <v>273.20</v>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Gaming</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/019/res-6cb10d1a65e52441d05af4f124a4575e-56446.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/528/res-03bf5db5660af81d6befe85b7fc8ada6-73735.jpg</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/041/res-4dcee3a7a09090e631d432bceaabe8bd-89204.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/110/res-aca538f5680bbad87137161726c0b155-12488.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/024/res-2a79565bb7e482fe662a209bb37565a2-75490.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/920/res-da736b075144aecb9be294546d6f6ae3-60384.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/839/res-ec84eade98b9f39f9627bebbe60ef2d8-68304.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/y/270/res-042ee9c2824c5a3f11da1584d04aaef3-70149.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/584/res-47d3778c033417d111611bc0db3f36f9-31452.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/013/res-7f8bced78d47436629dd5cf362079e67-36379.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/m/476/res-98d81796085aa35fb2e51cb52f3705f7-93598.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/437/res-b0d425b9673af33a55a8b95a9a964bc5-95054.jpg</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>1050</v>
+        <v>1163</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19005</t>
+          <t xml:space="preserve">PHT19083</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t xml:space="preserve">AOC</t>
+          <t xml:space="preserve">Huawei</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor AOC 27G4HA 27" DP 2xHDMI 200Hz Black</t>
+          <t xml:space="preserve">Smartwatch Huawei Watch 5 46mm Titanium</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Titanium</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t xml:space="preserve">4038986682671</t>
+          <t xml:space="preserve">6942103154331</t>
         </is>
       </c>
       <c r="H99">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="I99">
-        <v>534.00</v>
+        <v>1300.03</v>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Smartwatch</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/398/res-5faa8c8d81c48406c2dd69e8b3361a9f-93577.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/834/res-2431477371763ee259fce7c13379da42-06421.jpg</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/541/res-2885d06b988729402e6961414ef4d8c3-69473.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/324/res-5bf4e5711aa2ea34c19e498c285faeec-37116.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/m/247/res-7e01b78bbc04463f199ed1c62b086eb6-96593.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/769/res-16d073a9938eb8b6daa9c67526f437e5-17848.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/791/res-d0a85a44c2b5a0e09c9feca34dc87063-13076.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/451/res-af474f3d81beb672f852ba3ecdf0d7c1-60332.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/444/res-ac599683db9de257784d79bd98b13272-33023.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/180/res-c0839cc78b5288d9c5e233b8229a3897-85204.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/049/res-c86ca8dd80c0159c94052ae1d66a4bfa-97014.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/475/res-9176aff54ec3a1e728a3db70f5db5249-13249.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/655/res-0a98b701b0130ce1c8379223d599c882-94104.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/079/res-f3a41c8fd1605da26cbb7c7f05a0ec56-87275.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/671/res-acf6e1570c735b317041c7202079eeaf-91511.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/958/res-2a6cdcfec838185a02ea712fb7ce07cd-31592.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/751/res-b7a33ccd57cebbd50a889e474ce90497-18532.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/533/res-23db0822942aaa33d25e7b815e5ec129-98729.jpg</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>1051</v>
+        <v>1165</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19006</t>
+          <t xml:space="preserve">PHT19145</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t xml:space="preserve">AOC</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor AOC CQ32G4VE 31.5" QHD HDMIx2 DP 180Hz Black</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy XCover 7 Pro G766 5G 6GB RAM 128GB EE Black</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t xml:space="preserve">4038986182164</t>
+          <t xml:space="preserve">8806097068303</t>
         </is>
       </c>
       <c r="H100">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="I100">
-        <v>793.07</v>
+        <v>1708.61</v>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/426/res-4e775ed5544e9236242b59e6b22ec37c-16934.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/205/res-8576ab1e996d746a7c620ee91170dc16-04930.jpg</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/297/gaming-cq32g4ve-curbat-315-inch-qhd-va-1-ms-180-hz-hdr-ff6d4c15b060b0929a0003cdeb0249c2-34686.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/488/gaming-cq32g4ve-curbat-315-inch-qhd-va-1-ms-180-hz-hdr-ff6d4c15b060b0929a0003cdeb0249c2-38385.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/y/521/res-1db3c6dc61f1605d0ec61a29d23196c2-66977.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/930/res-418d0bc01e8def70a60911c5ff5a960a-39459.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/365/res-bb3f2bfc62dea29150cd176a6562aa5a-69961.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/m/077/res-8de6d444a650276ef724a0f309692e1d-75307.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/540/res-16f05e2bffa6b3ae4c5555205932e345-78127.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/834/res-7b57e77e11dd3320cb1755477b87d43f-84991.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/077/res-2226889057d18472f0604f7707cf997c-51805.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/452/res-8867c23b6e2a644087e2eb3b662838c2-66878.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/092/res-a415870c324bfa7b9c8287b0d5c6b2d7-21678.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/873/q27g4zr-1-202701770909554-36704.png|https://phonetastic.ro/image/catalog/incoming/product_images/u/880/res-127c67621136a5ec8590e3c015d417f9-17648.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/637/res-ef9a882d5f2448de4fbd83f30ad4845a-53106.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/h/377/monitor-led-aoc-monitor-aoc-31-2-cq32g4ve-5920669-30830.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/674/res-d3c0b4130b34ba97e080ef7b8d04c755-86433.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/607/res-8576ab1e996d746a7c620ee91170dc16-56817.jpg</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>1054</v>
+        <v>1166</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19009</t>
+          <t xml:space="preserve">PHT19138</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t xml:space="preserve">ASUS</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor Asus VA259HGA 24.5" VGA HDMI 120Hz Black</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy A57 A576 5G 8GB RAM 128GB Gray</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Gray</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t xml:space="preserve">4711387740170</t>
+          <t xml:space="preserve">8806099028114</t>
         </is>
       </c>
       <c r="H101">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="I101">
-        <v>372.74</v>
+        <v>1459.22</v>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/836/0a76748e63848dc612f6b176de8a596549859b9d-1780057-90lm0as1-b01171-image1-1-removebg-preview-23912.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/025/res-b4d8568e4ada7a449272617c60a25942-58950.jpg</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/493/res-5989334f284857de8ae82fdab4c5092c-18602.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/376/res-c13bd60bd4bde7004a85ffacbbb57ec1-42730.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/158/res-4575da19ff7db373951c49cab1fa70df-23162.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/275/res-43d7c3902f7b3d10fdb503e85b19b866-44137.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/432/res-1efd743c4e3acdf666f6579b5c7e117e-98416.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/f/711/res-511e9ec8642ed135f3dcb7abc8c6c226-21359.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1940/8269.jpg</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>1055</v>
+        <v>1173</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19010</t>
+          <t xml:space="preserve">PHT19154</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t xml:space="preserve">ASUS</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor Asus VG249QE5A 23.8" HDMI DP 144Hz Black</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy A57 A576 5G 8GB RAM 256GB Icyblue</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Icyblue</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t xml:space="preserve">4711387871454</t>
+          <t xml:space="preserve">8806099025885</t>
         </is>
       </c>
       <c r="H102">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="I102">
-        <v>436.19</v>
+        <v>1671.46</v>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/974/res-f3923b28ea6f416f44ce4adce210df32-36348.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/644/res-dcbaa0188a5eeb1b3fc663e505b4f613-55244.jpg</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/326/res-70724a6eb193b245c57e858dbb4d92e4-74824.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/q/062/res-ef88a819cc6b41d23ec249b6da5a5533-90414.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/927/res-3b273a518cdcb33dd4e639a950b871fc-20035.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/618/res-5f2ba067b7dbd4feb62d13c3a1d3bf02-32455.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/236/monitor-led-asus-monitor-asus-24-5-vg259q5a-7676377-47871.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/166/res-5065c5120e1beea61fb8ab45a104903e-17464.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/020/res-ecafecc6deaf5353f58c7bdd98c48add-32856.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/822/res-09394aa3a0933e5b059788aeaafafdbf-32194.jpg</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>1058</v>
+        <v>1215</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19012</t>
+          <t xml:space="preserve">PHT19242</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Philips</t>
+          <t xml:space="preserve">Fulmova</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor Philips 24E2N1110 24" VGA HDMI 120Hz Black</t>
+          <t xml:space="preserve">Incarcator Fulmova 65W Cablu USB-C White</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t xml:space="preserve">8721038000399</t>
+          <t xml:space="preserve">6978861110012</t>
         </is>
       </c>
       <c r="H103">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="I103">
-        <v>301.37</v>
+        <v>31.84</v>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/740/res-23bf456a16bc748ef6f0c0792b03a71a-38001.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19242/zidni-punjac-fulmova-gan-pd-65w-bela-sa-usb-c-kablom[1].jpg</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/474/res-e8898a3a80a7a7521df89c9465002621-45953.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/616/res-471738632245b9b60f90a88817b3fe6f-59281.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/685/res-0544fde6b3ac44000d521d45f5b5f061-78820.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/799/res-35f5bab4647782e0ce5481307aaf0c42-71193.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/f/666/res-f9df911992805af1d25dff4f53809558-80394.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/019/res-a206a2a85e11d86778d08929706109a4-66402.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/763/res-5acb3d4f3c761685498415bec6abc2ee-54557.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/840/res-1f90d032be1ec7b5c18e0bdf1860e559-46815.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19242/zidni-punjac-fulmova-gan-pd-65w-bela-sa-usb-c-kablom (2).jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19242/zidni-punjac-fulmova-gan-pd-65w-bela-sa-usb-c-kablom (1).jpg</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>1059</v>
+        <v>1229</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19013</t>
+          <t xml:space="preserve">PHT19260</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t xml:space="preserve">Philips</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor Philips IPS 24" 24M2N3200A 2xHDMI DP 180Hz Black</t>
+          <t xml:space="preserve">Philips Uscator de par BHD839/00</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t xml:space="preserve">8712581805814</t>
+          <t xml:space="preserve">8720689032384</t>
         </is>
       </c>
       <c r="H104">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="I104">
-        <v>407.11</v>
+        <v>509.40</v>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Ingrijire personala</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/708/res-069f865e15e84879afa738c3d55cb64f-00629.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19260/res_31c421153140f7494494402a407a4ec6[1].jpg</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/503/res-41e3fdb22abe3032d539af7d7869855c-88459.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/747/res-06971de9b237fb1978b54d54a0952ea5-10172.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/324/res-47197ecdf506e97f486c966297a57fd9-42572.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/014/res-fa5a2fe3b0820a007f3efe207cd378a1-85359.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/080/res-838bf7cc5b8b41197ac0c9800d18847c-04807.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/239/res-59fb4d81c133d5d50d4cdb9b601d1ebf-89767.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19260/res_07475e6bef90f8b9a92ec8c42a36dcba[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19260/res_b8d6b147ccc5b7f170bfa99e78a96d44[1].jpg</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>1060</v>
+        <v>1235</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19014</t>
+          <t xml:space="preserve">PHT19243</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Philips</t>
+          <t xml:space="preserve">Fulmova</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor Philips IPS 24" 24M2N3200NF HDMI DP 144Hz Black</t>
+          <t xml:space="preserve">Incarcator Fulmova 25W Cablu USB-C White</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t xml:space="preserve">8721038004038</t>
+          <t xml:space="preserve">6978861110029</t>
         </is>
       </c>
       <c r="H105">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I105">
-        <v>338.38</v>
+        <v>18.57</v>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/045/00-full-hd-1920-x-1080-hdmi-displayport-144-hz-4-ms-negru-73372.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19243/AHDSC1229-260212030218765[1].jpg</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1827/7831.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19243/AHDSC1229-260212030219728[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19243/AHDSC1229-260212030219437[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19243/AHDSC1229-260212030219082[1].jpg</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>1062</v>
+        <v>1247</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19016</t>
+          <t xml:space="preserve">PHT19336</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Philips</t>
+          <t xml:space="preserve">Huawei</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor Philips IPS 27" 27M2N3200NF HDMI DP 144Hz Black</t>
+          <t xml:space="preserve">Curea Huawei Fluoroelastomer Strap 18mm Mint Green</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Mint Green</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t xml:space="preserve">8721038004274</t>
+          <t xml:space="preserve">6942103132476</t>
         </is>
       </c>
       <c r="H106">
-        <v>24</v>
+        <v>431</v>
       </c>
       <c r="I106">
-        <v>380.67</v>
+        <v>10.61</v>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/024/50ad583077db162f3b05f64565821a29ce65d6c8-1777866-27m2n3200nf-00-image1-17274.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19336/res_9a6999731f77bcf064837222db44ed46[1].jpg</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1829/7836.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19336/res_bc787c1cb04fbc143d8740fff4a693fc[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19336/res_bcb490e8edf580f06a32727b86812020[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19336/res_238c9e118d14a7775f5356f828d6839b[1].jpg</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>1069</v>
+        <v>1251</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19026</t>
+          <t xml:space="preserve">PHT19335</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Motorola</t>
+          <t xml:space="preserve">Huawei</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Motorola Moto G06 4GB RAM 256GB Pantone Tendril</t>
+          <t xml:space="preserve">Curea Huawei Fluoroelastomer Strap 18mm Crystal Pink</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pantone Tendril</t>
+          <t xml:space="preserve">Crystal Pink</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t xml:space="preserve">0840493605258</t>
+          <t xml:space="preserve">6942103132469</t>
         </is>
       </c>
       <c r="H107">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="I107">
-        <v>502.28</v>
+        <v>10.61</v>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/201/motorola-g06-tendril-green1-b79af9a9-776051771513225-82577.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19335/curea-techsuit-w075-pentru-huawei-watch-garmin-watch-series-18mm-roz-1761255526810[1].jpg</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/624/motorola-g06-green-05-bf21f4c7-969051771513272-84174.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/197/motorola-g06-green-07-f30f8e0d-951461771513272-82876.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/h/847/motorola-g06-green-06-374141a3-897691771513272-75447.jpg</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>1084</v>
+        <v>1261</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18985</t>
+          <t xml:space="preserve">PHT19381</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t xml:space="preserve">Huawei</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smartwatch Huawei Watch GT5 Pro 46mm Black</t>
+          <t xml:space="preserve">Casti Huawei Freebuds Pro 5 Sand</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Sand</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t xml:space="preserve">6942103132032</t>
+          <t xml:space="preserve">6942103171598</t>
         </is>
       </c>
       <c r="H108">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="I108">
-        <v>766.64</v>
+        <v>626.14</v>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smartwatch</t>
+          <t xml:space="preserve">Casti &amp; Earbuds</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/380/smartwatch-huawei-watch-gt-5-pro-46mm-back-strap-04-b5a9cc8b-17644.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_317ca1a78ef5e6fa72a676f1328a3458[1].png</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/450/smartwatch-huawei-watch-gt-5-pro-46mm-back-strap-03-a34065d7-64679.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/856/smartwatch-huawei-watch-gt-5-pro-46mm-back-strap-06-105238eb-55356.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/196/smartwatch-huawei-watch-gt-5-pro-46mm-back-strap-07-5f0c2417-13528.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/728/smartwatch-huawei-watch-gt-5-pro-46mm-back-strap-05-d4f9b53c-80558.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/742/smartwatch-huawei-watch-gt-5-pro-46mm-back-strap-02-00da67e2-65791.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_3c39b91ab334e7f8ef1805e30da9deda[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_2e67216d465e853f3096be328e485d0e[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_0f623ffafb34fb1974132d58e57725e6[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_3236c69a64b801606c73684b8dab7192[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_8a6b439df85e84669130c75109621cef[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_209d00e95b049584b202dda49cdc77ac[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_93d34d3282dc3886d97fdaf139118182[1].png</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>1098</v>
+        <v>1270</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19061</t>
+          <t xml:space="preserve">PHT19391</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S26 Plus S947 5G 12GB RAM 512GB Cobalt Violet</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip8 F776 5G 12GB RAM 512GB Light Pink</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cobalt Violet</t>
+          <t xml:space="preserve">Light Pink</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097828211</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H109">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I109">
-        <v>3621.70</v>
+        <v>3687.83</v>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/801/res-13e6b1a870aaf625e02ff30fc4cee55c-14122.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19391/res_f1b404c36ae52dd9531d7d97dad74e99[1].jpg</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/328/res-dc22432c20d20bea556348d673fe9255-94202.jpg</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>1099</v>
+        <v>1272</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19062</t>
+          <t xml:space="preserve">PHT19393</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S26 Plus S947 5G 12GB RAM 512GB White</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip8 F776 5G 12GB RAM 512GB Cream</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve">Cream</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097828105</t>
+          <t xml:space="preserve">8806099350017</t>
         </is>
       </c>
       <c r="H110">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I110">
-        <v>3621.70</v>
+        <v>3687.83</v>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/640/res-acbff1724f5c3f0f9d2bc03940641e35-55720.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19393/res_fd1e3e401652067a1bc82da119e55aa5[1].jpg</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/493/res-ade426e322635eb9a4bf0515deb034c3-97006.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19393/res_649030ded5add04bd996f160a23defb3[1].jpg</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>1103</v>
+        <v>1273</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19073</t>
+          <t xml:space="preserve">PHT19413</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Xiaomi</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S26 S942 5G 12GB RAM 512GB Black</t>
+          <t xml:space="preserve">Tableta Xiaomi Redmi Pad 2 4GB RAM 256GB Wi-Fi Graphite Grey</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Graphite Grey</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097827405</t>
+          <t xml:space="preserve">6932554450960</t>
         </is>
       </c>
       <c r="H111">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I111">
-        <v>3219.87</v>
+        <v>742.87</v>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Tablete</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/059/res-fbbef50aa7f4ca37fddd6cceb945d0b3-31758.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_0c58ea283b7d02133148df8e7e1121ad[1].jpg</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/k/981/res-12ae1727a0b5bd9738e00772d43f3ca0-96269.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_a6757250881317e309a3bcbbfb65490d[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_9b011083f9a4dcc354af2aad76cd7dd7[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_5d36eb5bf5624820878be8e687ba566e[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_17a937ae35ce0655bccd4d2fec10c056[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_c65da4367124b50a39ad361ba02420aa[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_b74fd85ce0e1a71aaa371a0d2d25bc3b[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_2f387ff5bfea0338099cd7c5f40c228c[1].jpg</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>1115</v>
+        <v>1275</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19070</t>
+          <t xml:space="preserve">PHT19412</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Oppo</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S26 S942 5G 12GB RAM 256GB Black</t>
+          <t xml:space="preserve">Telefon OPPO Find X9 Pro 5G 16GB RAM 512GB Titanium Charcoal</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Titanium Charcoal</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097827467</t>
+          <t xml:space="preserve">6932169382700</t>
         </is>
       </c>
       <c r="H112">
-        <v>256</v>
+        <v>0</v>
       </c>
       <c r="I112">
-        <v>2796.90</v>
+        <v>5041.40</v>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/734/samsung-galaxy-s26-black-01-d106dbfa-76470.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19412/res_cdd1180a0429edd2312d41dededefe82[1].jpg</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/367/samsung-galaxy-s26-black-04-f3bffb5b-46890.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19412/res_c240b8632f9627b12e547119a96858cd[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19412/res_bfa9476fc1225d57fe72b60312ff258e[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19412/res_0418c5df4b1ca808ed7bebbbe5853ead[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19412/res_3bfab92605c1ebfff38fd623706242cb[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19412/res_90d0fd1a59a5992713092b31652a1dd8[1].jpg</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>1123</v>
+        <v>1309</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19092</t>
+          <t xml:space="preserve">PHT19433</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Xiaomi</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S26 Ultra S948 5G 12GB RAM 256GB White</t>
+          <t xml:space="preserve">Telefon Xiaomi 17T Pro 5G 12GB RAM 512GB Black</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097826927</t>
+          <t xml:space="preserve">6932554405373</t>
         </is>
       </c>
       <c r="H113">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I113">
-        <v>4118.69</v>
+        <v>2913.12</v>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/151/res-94bf37518a5216241cc36e94f10ac7d3-20208.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_ef87538a3081aeee522d6984ddf94fdb[1].jpg</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/798/res-3e1746f48e2a3332b689baaa885c97661-68961.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_e729c1bc3a0236083d70ab4db8d468ad[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_c856f160fab762039aa43d4b96292314[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_5dada7b720fa1bfb0d440f45d63bb132[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_4ffd525e9b5c183b86b515f312741f86[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_44116bcb1aabfaa8e5e811c80030fc40[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_1b2d99aacc061d02c2c55f301be7be72[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_1302f282b914097596528de254d8628f[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_065b7fc6df9298872963d4ef68440c06[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_026f1b2ec582d4db7e7f2c9fcc4395d5[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_f4f98dc5e79555a46464270cdc8f13d5[1].jpg</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>1147</v>
+        <v>1312</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19127</t>
+          <t xml:space="preserve">PHT19425</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sony</t>
+          <t xml:space="preserve">Amazon</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Controller Sony PlayStation PS5 DualSense Cobalt Blue</t>
+          <t xml:space="preserve">Media Player Amazon Fire TV Stick 4K Plus Black</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cobalt Blue</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t xml:space="preserve">0711719572688</t>
+          <t xml:space="preserve">840414685338</t>
         </is>
       </c>
       <c r="H114">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="I114">
-        <v>274.93</v>
+        <v>172.45</v>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gaming</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/l/111/res-0c221ab9ae6a71753f2a9293be986fd1-85926.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19425/res_eff1618452ecba592d3eb7e0881275b9[1].png</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/340/res-4fcea887c816a4dbfba9d480a185673e-71055.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/884/res-3c3b9c649f75c1479b91ef8c473f2191-02717.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/849/res-eb936f1e92cbd00b3573e4d3f4d7396b-73459.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/q/373/res-da4a1833be6ec962aa3233f7c3137d40-64561.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19425/res_f62210401dc94fbfe4b93c79fc57c550[1].png</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>1148</v>
+        <v>1316</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19128</t>
+          <t xml:space="preserve">PHT19438</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sony</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Controller Sony PlayStation PS5 DualSense Grey Camouflage</t>
+          <t xml:space="preserve">Smartwatch Samsung Galaxy Watch Ultra 2 L715 LTE Titanium Silver</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grey Camouflage</t>
+          <t xml:space="preserve">Titanium Silver</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t xml:space="preserve">0711719572671</t>
+          <t xml:space="preserve">8806099333904</t>
         </is>
       </c>
       <c r="H115">
         <v>0</v>
       </c>
       <c r="I115">
-        <v>274.93</v>
+        <v>1882.67</v>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gaming</t>
+          <t xml:space="preserve">Smartwatch</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/366/res-fc749203d7510394bb97aafa3ad3fa66-41807.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19438/galaxy_watch_ultra2_silver_01_2890fefa[1].jpg</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/318/res-613063d1647e7d7a8ae941ea1ebf6736-20870.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/519/res-bac2873ec6b976d921bd2f74756fc221-04971.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/874/res-dfccdde9bd61e7c69f25ed5033755268-86204.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/593/res-4b63880cc399c8a862ad4ab2629a4d9a-44493.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19438/galaxy_watch_ultra2_silver_04_3ac597c6[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19438/galaxy_watch_ultra2_silver_03_cde689f5[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19438/galaxy_watch_ultra2_silver_02_7c96fc0d[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19438/galaxy_watch_ultra2_01_339404f8[1].jpg</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>1149</v>
+        <v>1339</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19129</t>
+          <t xml:space="preserve">PHT19437</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sony</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Controller Sony PlayStation PS5 DualSense Galactic Purple</t>
+          <t xml:space="preserve">Smartwatch Samsung Galaxy Watch Ultra 2 L715 LTE Black</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Galactic Purple</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t xml:space="preserve">0711719574330</t>
+          <t xml:space="preserve">8806099334079</t>
         </is>
       </c>
       <c r="H116">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="I116">
-        <v>264.36</v>
+        <v>1882.67</v>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gaming</t>
+          <t xml:space="preserve">Smartwatch</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/829/res-0f3055bcc1498e111135a94ace9492ed-69328.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/media/catalog/product/s/a/samsung-galaxy-watch-ultra-2-smart-watch-black-sm-l715fzkaksa-p-170700502999005-1.png</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/295/res-9bc453b49e4e7f0e7668d2433696e029-27376.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/065/res-995cfbf9778e5338f42f1095c7609f44-75236.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/436/res-a67f45847c49b6975610e2450f510913-32366.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/025/res-d7054d9830e580f1d857507eeca436e6-12762.jpg</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>1150</v>
+        <v>1341</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19126</t>
+          <t xml:space="preserve">PHT19445</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t xml:space="preserve">Sony</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Controller Sony PlayStation PS5 DualSense Starlight Blue</t>
+          <t xml:space="preserve">Controller Sony PlayStation 5 DualSense Wireless White</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Starlight Blue</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t xml:space="preserve">0711719574347</t>
+          <t xml:space="preserve">711719022350</t>
         </is>
       </c>
       <c r="H117">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="I117">
-        <v>264.36</v>
+        <v>273.27</v>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t xml:space="preserve">Gaming</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/654/res-564f60e07a0888bfe4c9a54c9668d1a7-40146.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/r1600/ld/products/00/05/74/26/ld0005742655-1.jpg</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/148/res-340f63052dcfba16e1d76e7ed680deb1-91727.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/895/res-b96a301e4dd907475aca80b264b9d203-65200.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/679/res-53a2c37b5e566fc69b13fa7d589fef86-36182.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/t/288/res-9ebc8b6950b16432afe3cf5803237d57-66986.jpg</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>1151</v>
+        <v>1344</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19125</t>
+          <t xml:space="preserve">PHT19352</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sony</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Controller Sony PlayStation PS5 DualSense Sterling Silver</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy A27 A276 5G 6GB RAM 128GB Black</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sterling Silver</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t xml:space="preserve">0711719572701</t>
+          <t xml:space="preserve">8806099353469</t>
         </is>
       </c>
       <c r="H118">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I118">
-        <v>274.93</v>
+        <v>965.48</v>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gaming</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/528/res-03bf5db5660af81d6befe85b7fc8ada6-73735.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/r1600/ld/products/00/06/35/73/ld0006357329.jpg</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/437/res-b0d425b9673af33a55a8b95a9a964bc5-95054.jpg</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>1154</v>
+        <v>1347</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19093</t>
+          <t xml:space="preserve">PHT19354</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S26 Plus S947 5G 12GB RAM 512GB Sky Blue</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy A27 A276 5G 6GB RAM 128GB Light Pink</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sky Blue</t>
+          <t xml:space="preserve">Light Pink</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097828426</t>
+          <t xml:space="preserve">8806099353599</t>
         </is>
       </c>
       <c r="H119">
         <v>0</v>
       </c>
       <c r="I119">
-        <v>3621.70</v>
+        <v>960.17</v>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/653/res-e5d59417176209d52fca736321fdedb9-68458.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/r1600/ld/products/00/06/35/73/ld0006357324.jpg</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/439/res-6f3e5f305a69d96b8bfd1bd141f8f976-69905.jpg</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>1155</v>
+        <v>1348</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19095</t>
+          <t xml:space="preserve">PHT19392</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S26 Plus S947 5G 12GB RAM 256GB Sky Blue</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip8 F776 5G 12GB RAM 512GB Graphite</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sky Blue</t>
+          <t xml:space="preserve">Graphite</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097828471</t>
+          <t xml:space="preserve">8806099191788</t>
         </is>
       </c>
       <c r="H120">
         <v>0</v>
       </c>
       <c r="I120">
-        <v>3145.85</v>
+        <v>3686.85</v>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/381/res-e5d59417176209d52fca736321fdedb9-62734.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/r1600/ld/products/00/06/36/13/ld0006361391-0006361405.jpg</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/891/res-6f3e5f305a69d96b8bfd1bd141f8f976-78922.jpg</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>1165</v>
+        <v>1976</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19145</t>
+          <t xml:space="preserve">PHT18743</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy XCover 7 Pro G766 5G 6GB RAM 128GB EE Black</t>
+          <t xml:space="preserve">Apple iPhone 17 Pro Max 256GB Cosmic Orange</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Cosmic Orange</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097068303</t>
+          <t xml:space="preserve">195950639094</t>
         </is>
       </c>
       <c r="H121">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="I121">
-        <v>1739.47</v>
+        <v>5592.77</v>
       </c>
       <c r="J121" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/205/res-8576ab1e996d746a7c620ee91170dc16-04930.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/cdn-cgi/image/trim=border,width=1000,quality=80,format=auto/products/prod/0195950639094/images/primary.jpg</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/674/res-d3c0b4130b34ba97e080ef7b8d04c755-86433.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/607/res-8576ab1e996d746a7c620ee91170dc16-56817.jpg</t>
-[...1646 lines deleted...]
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19382/res_72383bb39faa94138341ad74e7516754[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19382/res_0db64db3b0ff317b06ae3ac04714f058[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19382/res_ebd4668077c546a8db2a19e43872251e[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19382/res_953d41c2f6702e024ba88420f74c1eb7[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19382/res_6939077cca325922bd1a7c157b1c6b0c[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19382/res_0b1d594a3b29fc2f5beea0b878c07862[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19382/res_7a76d8d1e5c1206406e9d23b10e05571[1].png</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>