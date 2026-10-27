--- v1 (2026-09-12)
+++ v2 (2026-10-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Catalog" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M121"/>
+  <dimension ref="A1:M145"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve">ID</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">CodIntern</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Brand</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Produs</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Dimensiune</t>
@@ -109,7310 +109,8774 @@
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">Amazfit PowerBuds Pro Frost White</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t xml:space="preserve">6972596103134</t>
         </is>
       </c>
       <c r="H2">
         <v>18</v>
       </c>
       <c r="I2">
-        <v>302.46</v>
+        <v>307.97</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t xml:space="preserve">Casti &amp; Earbuds</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/382/6972596103134-1-93042.png</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/920/res-4b1d54745d32dffbf8dd974aece45da3-08611.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/175/res-ad5252d8b029bb8baaf3b45208d6ab7e-80318.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/o/921/6972596103134-1-24369.png|https://phonetastic.ro/image/catalog/incoming/product_images/r/792/res-03be56307f42701b867502ac6b0c8a4b-75823.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/382/res-25af803b307291ea7ae6b9963553ab84-80413.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/716/res-5e9f079af32d0b334baa74ec1cebf4dd-31129.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/792/res-03be56307f42701b867502ac6b0c8a4b-75823.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/382/res-25af803b307291ea7ae6b9963553ab84-80413.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/716/res-5e9f079af32d0b334baa74ec1cebf4dd-31129.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/920/res-4b1d54745d32dffbf8dd974aece45da3-08611.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/175/res-ad5252d8b029bb8baaf3b45208d6ab7e-80318.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/o/921/6972596103134-1-24369.png</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT16472</t>
+          <t xml:space="preserve">PHT16473</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">Amazon</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Amazon - Echo Dot (5th Gen, 2022 Release) Smart Speaker with Alexa - Charcoal</t>
+          <t xml:space="preserve">Amazon - Echo Dot (5th Gen, 2022 Release) Smart Speaker with Alexa - White</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Charcoal</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">0840080539898</t>
+          <t xml:space="preserve">840080503097</t>
         </is>
       </c>
       <c r="H3">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="I3">
-        <v>196.33</v>
+        <v>197.21</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t xml:space="preserve">Gadgeturi</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/555/840080539898-1-61325.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/376/840080503097-1-38285.jpg</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/300/4564.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/301/4566.jpg</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT16473</t>
+          <t xml:space="preserve">PHT16474</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">Amazon</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Amazon - Echo Dot (5th Gen, 2022 Release) Smart Speaker with Alexa - White</t>
+          <t xml:space="preserve">Amazon - Echo Dot (5th Gen, 2022 Release) Smart Speaker with Alexa - Blue</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve">Blue</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">840080503097</t>
+          <t xml:space="preserve">840080523972</t>
         </is>
       </c>
       <c r="H4">
-        <v>18</v>
+        <v>185</v>
       </c>
       <c r="I4">
-        <v>196.33</v>
+        <v>197.21</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t xml:space="preserve">Gadgeturi</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/376/840080503097-1-38285.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/412/840080523972-1-80476.png</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/301/4566.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/205/840080523972-2-47866.png|https://phonetastic.ro/image/catalog/incoming/product_images/f/210/840080523972-1-50978.png</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>125</v>
+        <v>237</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT16474</t>
+          <t xml:space="preserve">PHT17300</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Amazon</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Amazon - Echo Dot (5th Gen, 2022 Release) Smart Speaker with Alexa - Blue</t>
+          <t xml:space="preserve">Samsung Galaxy S24 Plus S926 5G 12GB RAM 256GB Onyx Black</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Blue</t>
+          <t xml:space="preserve">Onyx Black</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">840080523972</t>
+          <t xml:space="preserve">8806095307473</t>
         </is>
       </c>
       <c r="H5">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="I5">
-        <v>196.33</v>
+        <v>3020.27</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gadgeturi</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/412/840080523972-1-80476.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/893/8806095307473-1-77091.jpg</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/205/840080523972-2-47866.png|https://phonetastic.ro/image/catalog/incoming/product_images/f/210/840080523972-1-50978.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/336/4610.jpg</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>355</v>
+        <v>265</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT17614</t>
+          <t xml:space="preserve">PHT17371</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xiaomi</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xiaomi Poco F6 4G 8GB RAM 256GB Green</t>
+          <t xml:space="preserve">Samsung Galaxy S24 S921 5G 8GB RAM 256GB Onyx Black</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Green</t>
+          <t xml:space="preserve">Onyx Black</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">6941812781845</t>
+          <t xml:space="preserve">8806095299723</t>
         </is>
       </c>
       <c r="H6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I6">
-        <v>1480.44</v>
+        <v>2534.00</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT17614/telefon-mobil-xiaomi-poco-f6-256gb-8gb-ram-dual-sim-4g-green-1934106[1].jpeg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/225/8806095299723-1-24686.jpg</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/827/mph2980g-17759.jpg|https://phonetastic.ro/image/catalog/newProducts/PHT17614/telefon-mobil-xiaomi-poco-f6-256gb-8gb-ram-dual-sim-4g-green-1934107[1].jpeg|https://phonetastic.ro/image/catalog/newProducts/PHT17614/telefon-mobil-xiaomi-poco-f6-256gb-8gb-ram-dual-sim-4g-green-1934108[1].jpeg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/447/4720.jpg</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>408</v>
+        <v>268</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT17754</t>
+          <t xml:space="preserve">PHT17374</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tableta Apple iPad Pro 13" 2TB WiFi+ Cellular with Standard Glass Space Black</t>
+          <t xml:space="preserve">Samsung Galaxy S24 Ultra S928 5G 12GB RAM 512GB Titanium Black</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Space Black</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">195949246951</t>
+          <t xml:space="preserve">8806095308180</t>
         </is>
       </c>
       <c r="H7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I7">
-        <v>10612.47</v>
+        <v>4208.93</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tablete</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/893/195949246951-14806.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/989/8806095308180-1-69535.jpg</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/897/195949246951-22597.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/407/4680.jpg</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>517</v>
+        <v>269</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT17983</t>
+          <t xml:space="preserve">PHT17375</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Huawei</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Buds Huawei Freebuds SE 3 Beige</t>
+          <t xml:space="preserve">Samsung Galaxy S24 Ultra S928 5G 12GB RAM 256GB Titanium Black</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Beige</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">6942103140105</t>
+          <t xml:space="preserve">8806095414584</t>
         </is>
       </c>
       <c r="H8">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="I8">
-        <v>127.35</v>
+        <v>3668.63</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Casti &amp; Earbuds</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/391/6942103140105-2-06748.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/167/8806095414584-1-95493.jpg</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/695/6942103140105-3-03853.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/738/6942103140105-5-55107.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/575/6942103140105-1-72147.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/483/6942103140105-2-73925.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/349/4623.jpg</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>533</v>
+        <v>408</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18003</t>
+          <t xml:space="preserve">PHT17754</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Galaxy S25 S931 5G 12GB RAM 128GB Silver Shadow</t>
+          <t xml:space="preserve">Tableta Apple iPad Pro 13" 2TB WiFi+ Cellular with Standard Glass Space Black</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Silver Shadow</t>
+          <t xml:space="preserve">Space Black</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095851662</t>
+          <t xml:space="preserve">195949246951</t>
         </is>
       </c>
       <c r="H9">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I9">
-        <v>2308.21</v>
+        <v>10805.99</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Tablete</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/463/res-81ae3d6632d20b3f01ffb8edea7c73f3-73333.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/893/195949246951-14806.jpg</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/l/283/res-13ac6d4b289ebf41d0bd911360f9761a-92403.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/288/res-1170a9b70177be47b160f16bbf9d51ff-46199.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/004/res-f76a39e7cad0880ecea8e33e5e185e03-10701.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/238/res-e439f23d0a425b48c7cdd75166d52ade-38787.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/897/195949246951-22597.jpg</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>540</v>
+        <v>419</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18010</t>
+          <t xml:space="preserve">PHT17812</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Galaxy S25 S931 5G 12GB RAM 256GB Mint</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy A16 A166 5G 4GB RAM 128GB Black</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mint</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095852690</t>
+          <t xml:space="preserve">8806095781730</t>
         </is>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
-        <v>2572.84</v>
+        <v>805.05</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/129/8806095852690-54685.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/460/8806095781730-75414.jpg</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1021/5151.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/360/res-b2f35acf45f245e873c00a0db780dbfe-97302.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/q/739/8806095781730-28157.jpg</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>542</v>
+        <v>422</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18012</t>
+          <t xml:space="preserve">PHT17815</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Honor</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Honor 90 Ultra Slim Transparenta</t>
+          <t xml:space="preserve">Samsung Galaxy A16 A166 5G 8GB RAM 256GB Black</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Transparent</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894349180</t>
+          <t xml:space="preserve">8806095781686</t>
         </is>
       </c>
       <c r="H11">
-        <v>145</v>
+        <v>0</v>
       </c>
       <c r="I11">
-        <v>5.31</v>
+        <v>1053.58</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/153/3858894349180-57425.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/795/8806095781686-66211.jpg</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/323/3858894349180-41743.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/800/4982.jpg</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>543</v>
+        <v>484</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18013</t>
+          <t xml:space="preserve">PHT17929</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Honor</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Honor 90 Lite Ultra Slim Transparenta</t>
+          <t xml:space="preserve">Samsung Galaxy S10 Plus X826 5G 12GB RAM 256GB Silver</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Transparent</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894349159</t>
+          <t xml:space="preserve">8806095609614</t>
         </is>
       </c>
       <c r="H12">
-        <v>138</v>
+        <v>8</v>
       </c>
       <c r="I12">
-        <v>5.31</v>
+        <v>4316.99</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Tablete</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/573/3858894349159-27898.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/257/8806095609591-74406.jpg</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/780/3858894349159-71490.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/907/5059.jpg</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>544</v>
+        <v>534</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18014</t>
+          <t xml:space="preserve">PHT18004</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy A34 5G Ultra Slim</t>
+          <t xml:space="preserve">Samsung Galaxy S25 S931 5G 12GB RAM 256GB Icy Blue</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Icy Blue</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894346622</t>
+          <t xml:space="preserve">8806095853819</t>
         </is>
       </c>
       <c r="H13">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="I13">
-        <v>8.76</v>
+        <v>2912.21</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/507/3858894346622-97081.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/535/8806095853819-87752.jpg</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/646/3858894346622-66578.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1020/5150.jpg</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>545</v>
+        <v>535</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18015</t>
+          <t xml:space="preserve">PHT18005</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy S22 Plus Ultra Slim</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy S25 S931 5G 12GB RAM 256GB Navy</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Navy</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858893497240</t>
+          <t xml:space="preserve">8806095852065</t>
         </is>
       </c>
       <c r="H14">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="I14">
-        <v>8.49</v>
+        <v>2912.21</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/100/3858893497240-30524.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/148/telefon-samsung-galaxy-s25-navy-04-85587150-94755.jpg</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/l/175/3858893497240-54971.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/139/8806095852065-1-14356.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/855/8806095852065-2-15541.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/f/008/8806095852065-91182.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/599/8806095852065-65679.jpg</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18016</t>
+          <t xml:space="preserve">PHT18012</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy S22 Ultra Ultra Slim</t>
+          <t xml:space="preserve">Phone case Honor 90 Ultra Slim Transparenta</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Transparent</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858893497257</t>
+          <t xml:space="preserve">3858894349180</t>
         </is>
       </c>
       <c r="H15">
-        <v>78</v>
+        <v>143</v>
       </c>
       <c r="I15">
-        <v>8.49</v>
+        <v>5.40</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/713/3858893497257-84419.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/153/3858894349180-57425.jpg</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/400/3858893497257-43673.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/323/3858894349180-41743.jpg</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18017</t>
+          <t xml:space="preserve">PHT18013</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Samsung Galaxy S22 Plus</t>
+          <t xml:space="preserve">Phone case Honor 90 Lite Ultra Slim Transparenta</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Transparent</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433205849</t>
+          <t xml:space="preserve">3858894349159</t>
         </is>
       </c>
       <c r="H16">
-        <v>66</v>
+        <v>137</v>
       </c>
       <c r="I16">
-        <v>5.31</v>
+        <v>5.40</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/089/5904433205849-12749.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/573/3858894349159-27898.jpg</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/356/5904433205849-03703.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/780/3858894349159-71490.jpg</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18018</t>
+          <t xml:space="preserve">PHT18014</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xiaomi</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Xiaomi Redmi Note 12 Pro 5g/Xiaomi Poco X5 Pro</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy A34 5G Ultra Slim</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894348190</t>
+          <t xml:space="preserve">3858894346622</t>
         </is>
       </c>
       <c r="H17">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="I17">
-        <v>10.35</v>
+        <v>8.91</v>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/421/3858894348190-42846.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/507/3858894346622-97081.jpg</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/523/3858894348190-80782.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/646/3858894346622-66578.jpg</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18019</t>
+          <t xml:space="preserve">PHT18015</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Samsung Galaxy S22</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy S22 Plus Ultra Slim</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433205832</t>
+          <t xml:space="preserve">3858893497240</t>
         </is>
       </c>
       <c r="H18">
-        <v>40</v>
+        <v>88</v>
       </c>
       <c r="I18">
-        <v>5.31</v>
+        <v>8.64</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/287/5904433205832-61105.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/100/3858893497240-30524.jpg</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/162/5904433205832-76502.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/l/175/3858893497240-54971.jpg</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18020</t>
+          <t xml:space="preserve">PHT18016</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Apple iPhone 13/13 Pro/14</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy S22 Ultra Ultra Slim</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433212694</t>
+          <t xml:space="preserve">3858893497257</t>
         </is>
       </c>
       <c r="H19">
-        <v>37</v>
+        <v>78</v>
       </c>
       <c r="I19">
-        <v>5.31</v>
+        <v>8.64</v>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/745/5904433212694-52026.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/713/3858893497257-84419.jpg</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/010/5904433212694-1-66848.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/147/5904433212694-94622.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/400/3858893497257-43673.jpg</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18021</t>
+          <t xml:space="preserve">PHT18017</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy A54 5G Ultra Slim</t>
+          <t xml:space="preserve">Phone screen protector Samsung Galaxy S22 Plus</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894346615</t>
+          <t xml:space="preserve">5904433205849</t>
         </is>
       </c>
       <c r="H20">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="I20">
-        <v>8.49</v>
+        <v>5.40</v>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/k/444/3858894346615-96552.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/089/5904433205849-12749.jpg</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/474/3858894346615-36808.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/356/5904433205849-03703.jpg</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18022</t>
+          <t xml:space="preserve">PHT18018</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Xiaomi</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Samsung Galaxy A33 5G</t>
+          <t xml:space="preserve">Phone case Xiaomi Redmi Note 12 Pro 5g/Xiaomi Poco X5 Pro</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433208253</t>
+          <t xml:space="preserve">3858894348190</t>
         </is>
       </c>
       <c r="H21">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="I21">
-        <v>5.31</v>
+        <v>24.31</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/284/5904433208857-63579.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/421/3858894348190-42846.png</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/029/5904433208857-16567.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/523/3858894348190-80782.png</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18023</t>
+          <t xml:space="preserve">PHT18019</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Apple iPhone 13 Pro 6.1 Ultra Slim</t>
+          <t xml:space="preserve">Phone screen protector Samsung Galaxy S22</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t xml:space="preserve">5900495931788</t>
+          <t xml:space="preserve">5904433205832</t>
         </is>
       </c>
       <c r="H22">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I22">
-        <v>5.31</v>
+        <v>5.40</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/254/5900495931788-09628.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/287/5904433205832-61105.jpg</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/729/5900495931788-11263.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/162/5904433205832-76502.jpg</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18024</t>
+          <t xml:space="preserve">PHT18020</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy A53 5G Ultra Slim</t>
+          <t xml:space="preserve">Phone screen protector Apple iPhone 13/13 Pro/14</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858893498476</t>
+          <t xml:space="preserve">5904433212694</t>
         </is>
       </c>
       <c r="H23">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I23">
-        <v>8.76</v>
+        <v>5.40</v>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/398/3858893498476-44958.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/745/5904433212694-52026.jpg</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/159/3858893498476-79816.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/010/5904433212694-1-66848.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/147/5904433212694-94622.jpg</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18025</t>
+          <t xml:space="preserve">PHT18021</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Honor</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Honor 90 Diamond 3</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy A54 5G Ultra Slim</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433225274</t>
+          <t xml:space="preserve">3858894346615</t>
         </is>
       </c>
       <c r="H24">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="I24">
-        <v>5.31</v>
+        <v>8.64</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/339/5904433225274-43648.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/k/444/3858894346615-96552.jpg</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/153/5904433225274-81516.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/474/3858894346615-36808.jpg</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18026</t>
+          <t xml:space="preserve">PHT18022</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Apple iPhone 13 Pro Max 6.7 Ultra Slim</t>
+          <t xml:space="preserve">Phone screen protector Samsung Galaxy A33 5G</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t xml:space="preserve">5900495931764</t>
+          <t xml:space="preserve">5904433208253</t>
         </is>
       </c>
       <c r="H25">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="I25">
-        <v>5.31</v>
+        <v>5.40</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/672/5900495931764-11069.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/284/5904433208857-63579.jpg</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/047/5900495931764-07188.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/029/5904433208857-16567.jpg</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18027</t>
+          <t xml:space="preserve">PHT18023</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Apple iPhone 13 Pro Max 6.7</t>
+          <t xml:space="preserve">Phone case Apple iPhone 13 Pro 6.1 Ultra Slim</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433201315</t>
+          <t xml:space="preserve">5900495931788</t>
         </is>
       </c>
       <c r="H26">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="I26">
-        <v>5.31</v>
+        <v>5.40</v>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/973/5904433201315-32603.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/254/5900495931788-09628.jpg</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/085/5904433201315-32023.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/729/5900495931788-11263.jpg</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18028</t>
+          <t xml:space="preserve">PHT18024</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy S22 Ultra Slim</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy A53 5G Ultra Slim</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858893497233</t>
+          <t xml:space="preserve">3858893498476</t>
         </is>
       </c>
       <c r="H27">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="I27">
-        <v>8.49</v>
+        <v>8.91</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/789/3858893497233-04193.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/398/3858893498476-44958.jpg</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/982/3858893497233-63169.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/159/3858893498476-79816.jpg</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18029</t>
+          <t xml:space="preserve">PHT18025</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy A14 Ultra Slim</t>
+          <t xml:space="preserve">Phone screen protector Honor 90 Diamond 3</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894346608</t>
+          <t xml:space="preserve">5904433225274</t>
         </is>
       </c>
       <c r="H28">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="I28">
-        <v>5.31</v>
+        <v>5.40</v>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/585/3858894346608-08250.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/339/5904433225274-43648.jpg</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/806/3858894346608-83953.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/153/5904433225274-81516.jpg</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18030</t>
+          <t xml:space="preserve">PHT18026</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Samsung Galaxy A22 5G</t>
+          <t xml:space="preserve">Phone case Apple iPhone 13 Pro Max 6.7 Ultra Slim</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t xml:space="preserve">5901924998907</t>
+          <t xml:space="preserve">5900495931764</t>
         </is>
       </c>
       <c r="H29">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="I29">
-        <v>5.31</v>
+        <v>5.40</v>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/754/5901924998907-04051.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/672/5900495931764-11069.jpg</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/311/5901924998907-30854.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/047/5900495931764-07188.jpg</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18031</t>
+          <t xml:space="preserve">PHT18027</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Galaxy S25 S931 5G 12GB RAM 512GB Navy</t>
+          <t xml:space="preserve">Phone screen protector Apple iPhone 13 Pro Max 6.7</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Navy</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095851891</t>
+          <t xml:space="preserve">5904433201315</t>
         </is>
       </c>
       <c r="H30">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="I30">
-        <v>3124.54</v>
+        <v>5.40</v>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/378/white-bg-image-4-19290.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/973/5904433201315-32603.jpg</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/953/telefon-samsung-galaxy-s25-navy-09-28324824-59195.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/862/telefon-samsung-galaxy-s25-navy-08-a8a1d80c-91074.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/h/454/telefon-samsung-galaxy-s25-navy-03-6352defe-17090.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/q/217/telefon-samsung-galaxy-s25-navy-02-e0e8e08c-15588.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/408/telefon-samsung-galaxy-s25-navy-01-56807abe-93570.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/331/telefon-samsung-galaxy-s25-navy-07-95be4c2a-87920.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/226/telefon-samsung-galaxy-s25-navy-06-e035dafa-36103.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/988/telefon-samsung-galaxy-s25-navy-05-5a3d3803-13910.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/972/telefon-samsung-galaxy-s25-navy-04-85587150-34746.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/085/5904433201315-32023.jpg</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18036</t>
+          <t xml:space="preserve">PHT18028</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Honor</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Honor 90 Lite</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy S22 Ultra Slim</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433225281</t>
+          <t xml:space="preserve">3858893497233</t>
         </is>
       </c>
       <c r="H31">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I31">
-        <v>5.31</v>
+        <v>8.64</v>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/427/5904433225281-74750.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/789/3858893497233-04193.jpg</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/275/5904433225281-25704.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/982/3858893497233-63169.jpg</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>567</v>
+        <v>559</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18037</t>
+          <t xml:space="preserve">PHT18029</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Honor</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Honor Magic 4 Lite</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy A14 Ultra Slim</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433210034</t>
+          <t xml:space="preserve">3858894346608</t>
         </is>
       </c>
       <c r="H32">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I32">
-        <v>5.31</v>
+        <v>5.40</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/607/5904433210034-46411.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/585/3858894346608-08250.jpg</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/063/5904433210034-04289.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/806/3858894346608-83953.jpg</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18038</t>
+          <t xml:space="preserve">PHT18030</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Huawei</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case  Huawei P30 Ultra Slim Transparent</t>
+          <t xml:space="preserve">Phone screen protector Samsung Galaxy A22 5G</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Transparent</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858892515549</t>
+          <t xml:space="preserve">5901924998907</t>
         </is>
       </c>
       <c r="H33">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="I33">
-        <v>2.65</v>
+        <v>5.40</v>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/546/3858892515549-27523.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/754/5901924998907-04051.jpg</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/946/3858892515549-25703.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/311/5901924998907-30854.jpg</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18039</t>
+          <t xml:space="preserve">PHT18033</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen Samsung Galaxy S21FE</t>
+          <t xml:space="preserve">Samsung Galaxy S25 Ultra S938 5G 12GB RAM 512GB Titanium Gray</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Titanium Gray</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433200011</t>
+          <t xml:space="preserve">8806095859927</t>
         </is>
       </c>
       <c r="H34">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="I34">
-        <v>5.31</v>
+        <v>4457.47</v>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/385/5904433200011-39674.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/966/8806095859910-92041.png</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/920/5904433200011-45989.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/051/res-9fa21c31b4e44f4b01199492eb91b244-57362.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/636/res-bd72947f1447d4c465546fb7a3da0639-19989.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/928/res-1a04b8e4512c6431a8fe6bd740b20472-34881.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/470/res-c44db4791f53f76c4fdc45c03936c530-36906.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/579/res-e3ece7d39a8a5aafa0a3d026b45d88fe-98099.jpg</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18042</t>
+          <t xml:space="preserve">PHT18036</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Honor Magic 4 Lite Ultra Slim</t>
+          <t xml:space="preserve">Phone screen protector Honor 90 Lite</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894340231</t>
+          <t xml:space="preserve">5904433225281</t>
         </is>
       </c>
       <c r="H35">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="I35">
-        <v>5.31</v>
+        <v>5.40</v>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/897/3858894340231-79978.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/427/5904433225281-74750.jpg</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/338/3858894340231-76081.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/275/5904433225281-25704.jpg</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18044</t>
+          <t xml:space="preserve">PHT18037</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen Samsung Galaxy A13 4G/5G</t>
+          <t xml:space="preserve">Phone screen protector Honor Magic 4 Lite</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433208260</t>
+          <t xml:space="preserve">5904433210034</t>
         </is>
       </c>
       <c r="H36">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="I36">
-        <v>5.31</v>
+        <v>5.40</v>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/700/5904433208260-removebg-preview-13347.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/607/5904433210034-46411.jpg</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/571/5904433208260-removebg-preview-06226.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/063/5904433210034-04289.jpg</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18045</t>
+          <t xml:space="preserve">PHT18038</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Huawei</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Micro USB to USB-C Adapter Triple Pack - White</t>
+          <t xml:space="preserve">Phone case  Huawei P30 Ultra Slim Transparent</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve">Transparent</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806088600970</t>
+          <t xml:space="preserve">3858892515549</t>
         </is>
       </c>
       <c r="H37">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="I37">
-        <v>28.07</v>
+        <v>2.70</v>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/509/8806088600970-1-22738.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/546/3858892515549-27523.jpg</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/716/8806088600970-82454.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/634/8806088600970-2-13361.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/650/8806088600970-1-66824.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/946/3858892515549-25703.jpg</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18046</t>
+          <t xml:space="preserve">PHT18039</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Huawei</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Huawei Honor X7 Ultra Slim</t>
+          <t xml:space="preserve">Phone screen Samsung Galaxy S21FE</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894340118</t>
+          <t xml:space="preserve">5904433200011</t>
         </is>
       </c>
       <c r="H38">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="I38">
-        <v>8.49</v>
+        <v>5.40</v>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/505/3858894340118-02318.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/385/5904433200011-39674.jpg</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/803/3858894340118-97125.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/920/5904433200011-45989.jpg</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18047</t>
+          <t xml:space="preserve">PHT18041</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen Samsung Diamond A52 4G/5G/A52S</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy S25 Ultra S938 5G 12GB RAM 512GB Titanium Black</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Titanium Black</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t xml:space="preserve">5901924990093</t>
+          <t xml:space="preserve">8806095815695</t>
         </is>
       </c>
       <c r="H39">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I39">
-        <v>5.31</v>
+        <v>4457.47</v>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/813/5901924990093-51091.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/727/8806095815695-36702.jpg</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/960/5901924990093-75618.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/510/8806095815695-84953.jpg</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18048</t>
+          <t xml:space="preserve">PHT18042</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen Samsung Galaxy A53 5G</t>
+          <t xml:space="preserve">Phone case Honor Magic 4 Lite Ultra Slim</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433206358</t>
+          <t xml:space="preserve">3858894340231</t>
         </is>
       </c>
       <c r="H40">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I40">
-        <v>5.31</v>
+        <v>5.40</v>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/598/5904433206358-52064.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/897/3858894340231-79978.jpg</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/521/5904433206358-06886.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/338/3858894340231-76081.jpg</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18054</t>
+          <t xml:space="preserve">PHT18044</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Honor</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector  Honor X6 Diamond 2.5 Black</t>
+          <t xml:space="preserve">Phone screen Samsung Galaxy A13 4G/5G</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433214506</t>
+          <t xml:space="preserve">5904433208260</t>
         </is>
       </c>
       <c r="H41">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I41">
-        <v>5.31</v>
+        <v>5.40</v>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/355/5904433214506-21505.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/700/5904433208260-removebg-preview-13347.png</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/489/5904433214506-37901.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/571/5904433208260-removebg-preview-06226.png</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18055</t>
+          <t xml:space="preserve">PHT18045</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Apple iPhone Ultra Slim 11 Pro Transparent</t>
+          <t xml:space="preserve">Samsung Micro USB to USB-C Adapter Triple Pack - White</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Transparent</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858892931387</t>
+          <t xml:space="preserve">8806088600970</t>
         </is>
       </c>
       <c r="H42">
         <v>3</v>
       </c>
       <c r="I42">
-        <v>2.65</v>
+        <v>28.58</v>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/072/3858892931387-60142.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/509/8806088600970-1-22738.jpg</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/343/3858892931387-02644.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/716/8806088600970-82454.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/634/8806088600970-2-13361.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/650/8806088600970-1-66824.jpg</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18056</t>
+          <t xml:space="preserve">PHT18046</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t xml:space="preserve">Huawei</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Huawei Nova 9/Honor 50 Ultra Slim</t>
+          <t xml:space="preserve">Phone case Huawei Honor X7 Ultra Slim</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858893496632</t>
+          <t xml:space="preserve">3858894340118</t>
         </is>
       </c>
       <c r="H43">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I43">
-        <v>8.49</v>
+        <v>8.64</v>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/989/git-5996591109893-1721311441-07772.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/505/3858894340118-02318.png</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/319/git-5996591109893-1721311441-01152.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/803/3858894340118-97125.png</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>597</v>
+        <v>577</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18071</t>
+          <t xml:space="preserve">PHT18047</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung 25W Black + cablu date USB-C to USB-C</t>
+          <t xml:space="preserve">Phone screen Samsung Diamond A52 4G/5G/A52S</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t xml:space="preserve">8801643979393</t>
+          <t xml:space="preserve">5901924990093</t>
         </is>
       </c>
       <c r="H44">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I44">
-        <v>116.74</v>
+        <v>5.40</v>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/079/8801643979393-15832.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/813/5901924990093-51091.jpg</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/733/8801643979393-1-73302.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/q/562/8801643979393-39666.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/960/5901924990093-75618.jpg</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>598</v>
+        <v>578</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18072</t>
+          <t xml:space="preserve">PHT18048</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Honor</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Honor X8</t>
+          <t xml:space="preserve">Phone screen Samsung Galaxy A53 5G</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t xml:space="preserve">5904433210591</t>
+          <t xml:space="preserve">5904433206358</t>
         </is>
       </c>
       <c r="H45">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I45">
-        <v>5.31</v>
+        <v>5.40</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/750/5904433210591-26905.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/598/5904433206358-52064.jpg</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/901/5904433210591-94095.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/521/5904433206358-06886.jpg</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>599</v>
+        <v>582</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18073</t>
+          <t xml:space="preserve">PHT18054</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Husa Honor 70 Ultra Slim Transparenta</t>
+          <t xml:space="preserve">Phone screen protector  Honor X6 Diamond 2.5 Black</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Transparenta</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894342457</t>
+          <t xml:space="preserve">5904433214506</t>
         </is>
       </c>
       <c r="H46">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I46">
-        <v>5.31</v>
+        <v>5.40</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/179/3858894342457-08975.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/355/5904433214506-21505.jpg</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/389/3858894342457-49815.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/489/5904433214506-37901.jpg</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>600</v>
+        <v>583</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18074</t>
+          <t xml:space="preserve">PHT18055</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy A23 5G Ultra Slim Transparent</t>
+          <t xml:space="preserve">Phone case Apple iPhone Ultra Slim 11 Pro Transparent</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Transparenta</t>
+          <t xml:space="preserve">Transparent</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858894341177</t>
+          <t xml:space="preserve">3858892931387</t>
         </is>
       </c>
       <c r="H47">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I47">
-        <v>5.31</v>
+        <v>2.70</v>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/986/3858894341177-12167.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/072/3858892931387-60142.jpg</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/288/3858894341177-38703.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/343/3858892931387-02644.jpg</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>614</v>
+        <v>584</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18088</t>
+          <t xml:space="preserve">PHT18056</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Huawei</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Galaxy S25 Ultra S938 5G 12GB RAM 1TB Titanium Silver Blue</t>
+          <t xml:space="preserve">Phone case Huawei Nova 9/Honor 50 Ultra Slim</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Titanium Silver Blue</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095861920</t>
+          <t xml:space="preserve">3858893496632</t>
         </is>
       </c>
       <c r="H48">
         <v>3</v>
       </c>
       <c r="I48">
-        <v>4770.31</v>
+        <v>8.64</v>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/801/8806095861920-65430.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/989/git-5996591109893-1721311441-07772.jpg</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1030/5160.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/319/git-5996591109893-1721311441-01152.jpg</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>620</v>
+        <v>597</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18095</t>
+          <t xml:space="preserve">PHT18071</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Watch strap,  Apple Watch 40mm Sport Band Black Unity</t>
+          <t xml:space="preserve">Samsung 25W Black + cablu date USB-C to USB-C</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t xml:space="preserve">0194252298862</t>
+          <t xml:space="preserve">8801643979393</t>
         </is>
       </c>
       <c r="H49">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="I49">
-        <v>27.86</v>
+        <v>118.87</v>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/650/0194252298862-19646.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/079/8801643979393-15832.jpg</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/252/0194252298862-85958.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/733/8801643979393-1-73302.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/q/562/8801643979393-39666.jpg</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>630</v>
+        <v>598</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18114</t>
+          <t xml:space="preserve">PHT18072</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t xml:space="preserve">PD</t>
+          <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Powerbank PD 10000mAh White</t>
+          <t xml:space="preserve">Phone screen protector Honor X8</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t xml:space="preserve">0137137400035</t>
+          <t xml:space="preserve">5904433210591</t>
         </is>
       </c>
       <c r="H50">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I50">
-        <v>29.18</v>
+        <v>5.40</v>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/804/0137137400035-95206.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/750/5904433210591-26905.jpg</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/946/0137137400035-02302.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/901/5904433210591-94095.jpg</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>637</v>
+        <v>599</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18129</t>
+          <t xml:space="preserve">PHT18073</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jbl</t>
+          <t xml:space="preserve">Honor</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Headphones JBL T520BTBLUEU</t>
+          <t xml:space="preserve">Phone case Husa Honor 70 Ultra Slim Transparenta</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Transparenta</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t xml:space="preserve">6925281964749</t>
+          <t xml:space="preserve">3858894342457</t>
         </is>
       </c>
       <c r="H51">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I51">
-        <v>114.08</v>
+        <v>5.40</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Casti &amp; Earbuds</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/861/6925281964749-4-39614.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/179/3858894342457-08975.jpg</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1118/5231.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/389/3858894342457-49815.jpg</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>647</v>
+        <v>600</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18143</t>
+          <t xml:space="preserve">PHT18074</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy S25 Plus Rugged Case EF-RS936CBEGWW Black</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy A23 5G Ultra Slim Transparent</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Transparenta</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095971926</t>
+          <t xml:space="preserve">3858894341177</t>
         </is>
       </c>
       <c r="H52">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="I52">
-        <v>47.76</v>
+        <v>5.40</v>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/887/8806095971926-20769.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/986/3858894341177-12167.jpg</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/225/8806095971926-1-45704.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/496/8806095971926-49639.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/288/3858894341177-38703.jpg</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>660</v>
+        <v>605</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18159</t>
+          <t xml:space="preserve">PHT18079</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xiaomi</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xiaomi Redmi Note 14 Pro+ 5G 12GB RAM 512GB Midnight Black</t>
+          <t xml:space="preserve">Samsung Galaxy S25 Plus S936 5G 12GB RAM 256GB Navy</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Midnight Black</t>
+          <t xml:space="preserve">Navy</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t xml:space="preserve">6941812784860</t>
+          <t xml:space="preserve">8806095857794</t>
         </is>
       </c>
       <c r="H53">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I53">
-        <v>1405.78</v>
+        <v>3538.96</v>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/589/6941812784860-43884.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/170/8806095857794-59060.jpg</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1041/5167.jpg</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>665</v>
+        <v>612</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18164</t>
+          <t xml:space="preserve">PHT18086</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ttec</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ttec Lightning Charging Cable 120cm Navy 8694470668642</t>
+          <t xml:space="preserve">Samsung Galaxy S25 Ultra S938 5G 12GB RAM 512GB Titanium White Silver</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Navy</t>
+          <t xml:space="preserve">Titanium White Silver</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t xml:space="preserve">8694470668642</t>
+          <t xml:space="preserve">8806097022435</t>
         </is>
       </c>
       <c r="H54">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I54">
-        <v>31.52</v>
+        <v>4457.47</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/437/8694470668642-14010.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/l/672/8806097022435-29277.png</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/781/8694470668642-2-61579.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/023/8694470668642-1-17201.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/758/8694470668642-15506.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1028/5158.png</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>668</v>
+        <v>613</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18168</t>
+          <t xml:space="preserve">PHT18087</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone screen protector Apple iPhone 12/12 Pro</t>
+          <t xml:space="preserve">Samsung Galaxy S25 Ultra S938 5G 12GB RAM 1TB Titanium Black</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Titanium Black</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t xml:space="preserve">5901924984306</t>
+          <t xml:space="preserve">8806095815640</t>
         </is>
       </c>
       <c r="H55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I55">
-        <v>5.31</v>
+        <v>5343.56</v>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/068/5901924984306-53127.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/673/8806095815640-15871.jpg</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/858/5901924984306-95399.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1029/5159.jpg</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>669</v>
+        <v>620</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18169</t>
+          <t xml:space="preserve">PHT18095</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phone case Samsung Galaxy A13 5G Ultra Slim</t>
+          <t xml:space="preserve">Watch strap,  Apple Watch 40mm Sport Band Black Unity</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858893498773</t>
+          <t xml:space="preserve">0194252298862</t>
         </is>
       </c>
       <c r="H56">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="I56">
-        <v>5.31</v>
+        <v>28.37</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/483/3858893498773-67426.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/650/0194252298862-19646.png</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/597/3858893498773-98996.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/252/0194252298862-85958.png</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>674</v>
+        <v>630</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18175</t>
+          <t xml:space="preserve">PHT18114</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jbl</t>
+          <t xml:space="preserve">PD</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t xml:space="preserve">JBL Tune 520BT Wireless On-Ear Headphones, Bluetooth 5.3, Black</t>
+          <t xml:space="preserve">Powerbank PD 10000mAh White</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t xml:space="preserve">6925281964725</t>
+          <t xml:space="preserve">0137137400035</t>
         </is>
       </c>
       <c r="H57">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I57">
-        <v>114.08</v>
+        <v>29.72</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Casti &amp; Earbuds</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/196/6925281964725-1-69531.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/804/0137137400035-95206.jpg</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1135/5246.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/946/0137137400035-02302.jpg</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>678</v>
+        <v>647</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18180</t>
+          <t xml:space="preserve">PHT18143</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Liquid Glass</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Liquid Glass Protector Universal</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy S25 Plus Rugged Case EF-RS936CBEGWW Black</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t xml:space="preserve">0714367355009</t>
+          <t xml:space="preserve">8806095971926</t>
         </is>
       </c>
       <c r="H58">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I58">
-        <v>5.31</v>
+        <v>48.63</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/453/0714367355009-92213.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/887/8806095971926-20769.jpg</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/792/0714367355009-14070.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/225/8806095971926-1-45704.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/496/8806095971926-49639.jpg</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>679</v>
+        <v>665</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18181</t>
+          <t xml:space="preserve">PHT18164</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maxmobile</t>
+          <t xml:space="preserve">Ttec</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Suport pentru smartphone Maxmobile Gravity Vent 6.7Ë G260</t>
+          <t xml:space="preserve">Ttec Lightning Charging Cable 120cm Navy 8694470668642</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Navy</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t xml:space="preserve">3858893495352</t>
+          <t xml:space="preserve">8694470668642</t>
         </is>
       </c>
       <c r="H59">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I59">
-        <v>5.31</v>
+        <v>32.09</v>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/495/img-3-1-78317.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/437/8694470668642-14010.jpg</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1414/6307.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/781/8694470668642-2-61579.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/023/8694470668642-1-17201.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/758/8694470668642-15506.jpg</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>680</v>
+        <v>668</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18182</t>
+          <t xml:space="preserve">PHT18168</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t xml:space="preserve">ACS</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cititor de carduri ACS ACR38U-T4 SIMCom 1.9</t>
+          <t xml:space="preserve">Phone screen protector Apple iPhone 12/12 Pro</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097350989</t>
+          <t xml:space="preserve">5901924984306</t>
         </is>
       </c>
       <c r="H60">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I60">
-        <v>106.12</v>
+        <v>5.40</v>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/098/res-0d354f5af8076c3e06a2a10737f3cb44-36537.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/068/5901924984306-53127.jpg</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1511/6982.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/858/5901924984306-95399.jpg</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>696</v>
+        <v>669</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18209</t>
+          <t xml:space="preserve">PHT18169</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy A36 A366 5G 6GB RAM 128GB Green</t>
+          <t xml:space="preserve">Phone case Samsung Galaxy A13 5G Ultra Slim</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Green</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095984551</t>
+          <t xml:space="preserve">3858893498773</t>
         </is>
       </c>
       <c r="H61">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I61">
-        <v>1098.39</v>
+        <v>5.40</v>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/909/8806095984551-18545.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/483/3858893498773-67426.jpg</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1202/5304.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/597/3858893498773-98996.jpg</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>698</v>
+        <v>675</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18212</t>
+          <t xml:space="preserve">PHT18176</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Galaxy A36 A366 5G 6GB RAM 128GB Black</t>
+          <t xml:space="preserve">Samsung Galaxy S25 Ultra S938 5G 12GB RAM 256GB Titanium White Silver</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Titanium White Silver</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095984117</t>
+          <t xml:space="preserve">8806097022459</t>
         </is>
       </c>
       <c r="H62">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I62">
-        <v>1092.00</v>
+        <v>3917.17</v>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/245/8806095984117-39684.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/k/844/8806097022459-85506.jpg</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1204/5305.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1123/5235.jpg</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>713</v>
+        <v>678</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18228</t>
+          <t xml:space="preserve">PHT18180</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Liquid Glass</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy A36 A366 5G 6GB RAM 128GB White</t>
+          <t xml:space="preserve">Liquid Glass Protector Universal</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095984261</t>
+          <t xml:space="preserve">0714367355009</t>
         </is>
       </c>
       <c r="H63">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I63">
-        <v>1098.10</v>
+        <v>5.40</v>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/k/182/res-e0f3409ce743fe8cb0e92ccb861e13c1-10431.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/453/0714367355009-92213.jpg</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/233/res-a109da445e62ad2aec0fe0ddaef30ff6-47444.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/658/res-e81e2db1c372886c598658203c9a6ff4-12911.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/039/res-00777e43852b8220b96ae58a54661071-71691.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/t/521/res-244f4326783e26d493b53fb44a4efe4b-88741.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/792/0714367355009-14070.jpg</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>726</v>
+        <v>679</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18253</t>
+          <t xml:space="preserve">PHT18181</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Maxmobile</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung Galaxy S25 S931 5G 12GB RAM 256GB EE Silver Shadow</t>
+          <t xml:space="preserve">Suport pentru smartphone Maxmobile Gravity Vent 6.7Ë G260</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Silver Shadow</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097201540</t>
+          <t xml:space="preserve">3858893495352</t>
         </is>
       </c>
       <c r="H64">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I64">
-        <v>2572.84</v>
+        <v>5.40</v>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/978/8806097201540-45903.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/495/img-3-1-78317.jpg</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1239/5332.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1414/6307.jpg</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>754</v>
+        <v>680</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18416</t>
+          <t xml:space="preserve">PHT18182</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">ACS</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip7 F761 FE 5G 8GB RAM 128GB Black</t>
+          <t xml:space="preserve">Cititor de carduri ACS ACR38U-T4 SIMCom 1.9</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097428428</t>
+          <t xml:space="preserve">8806097350989</t>
         </is>
       </c>
       <c r="H65">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I65">
-        <v>2515.40</v>
+        <v>108.06</v>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/638/smartphone-samsung-galaxy-z-flip7-fe-8gb-128gb-6-7-5g-negro-93513.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/098/res-0d354f5af8076c3e06a2a10737f3cb44-36537.png</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/575/res-4d85ab581121c90c7f83e9ed59029733-98396.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/448/smartphone-samsung-galaxy-z-flip7-fe-8gb-128gb-6-7-5g-negro-33674.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/839/smartphone-samsung-galaxy-z-flip7-fe-8gb-128gb-6-7-5g-negro-63369.png|https://phonetastic.ro/image/catalog/incoming/product_images/t/119/smartphone-samsung-galaxy-z-flip7-fe-8gb-128gb-6-7-5g-negro-14122.png|https://phonetastic.ro/image/catalog/incoming/product_images/p/134/res-2a6dfa6eb8fa020d73d5f72c4061868c-14086.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1511/6982.png</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>773</v>
+        <v>686</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18459</t>
+          <t xml:space="preserve">PHT18191</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S25 S931 5G 12GB RAM 128GB Blue Black</t>
+          <t xml:space="preserve">Samsung Galaxy S25 Ultra S938 5G 12GB RAM 256GB Titanium Silver Blue</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Blue Black</t>
+          <t xml:space="preserve">Titanium Silver Blue</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095815534</t>
+          <t xml:space="preserve">8806095859422</t>
         </is>
       </c>
       <c r="H66">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I66">
-        <v>2308.21</v>
+        <v>3917.17</v>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/667/res-8db6c01f983a71d58f56face675fa288-20569.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/406/8806095859415-34307.jpg</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/422/res-b791c6d7b0f53f4b2cb223a78c99f296-30643.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/407/res-d1681db0a5fc465c754711d08e54a84b-58451.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/713/res-8ea90b81ca16a650584b6b90789eb728-38136.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/898/res-3231761e8edfeb1562bc45b9f106028e-82654.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1132/5244.jpg</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>776</v>
+        <v>687</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18467</t>
+          <t xml:space="preserve">PHT18192</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bang &amp;amp; Olufsen</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Boxa portabila Bang &amp; Olufsen Beosound A1 2nd Gen Anthracite Oxygen</t>
+          <t xml:space="preserve">Samsung Galaxy S25 Ultra S938 5G 12GB RAM 256GB Titanium Black</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anthracite Oxygen</t>
+          <t xml:space="preserve">Titanium Black</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t xml:space="preserve">5705260092370</t>
+          <t xml:space="preserve">8806095815756</t>
         </is>
       </c>
       <c r="H67">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I67">
-        <v>758.79</v>
+        <v>3917.17</v>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gadgeturi</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/985/res-2420546db192479aa2ed38b658ba9359-67266.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/330/8806095815749-87994.png</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/701/res-6a6170acc2f3472e112f7f0e698d163a-99005.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/664/res-82407c660f6252a59f7a5d9125effa1e-17488.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/528/res-b6be38f26c0a0e61b36eeed5e14e8311-30190.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/661/res-233ee23aa99b3a70307a4546f1eace21-18672.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/490/res-aba782295034d4b2e75576d6d849a309-69083.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1221/5319.png</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>847</v>
+        <v>688</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18658</t>
+          <t xml:space="preserve">PHT18193</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S25 Edge S937 5G 12GB RAM 256GB Titanium Silver</t>
+          <t xml:space="preserve">Samsung Galaxy S25 Ultra S938 5G 12GB RAM 256GB Titanium Grey</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Titanium Silver</t>
+          <t xml:space="preserve">Titanium Grey</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097326205</t>
+          <t xml:space="preserve">8806095860107</t>
         </is>
       </c>
       <c r="H68">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="I68">
-        <v>2308.21</v>
+        <v>3917.17</v>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/154/telefon-samsung-galaxy-s25-edge-silver-1-b6082d9b-64356.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/063/8806095860107-50928.jpg</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/196/telefon-samsung-galaxy-s25-edge-silver-9-0894bbca-16358.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/719/telefon-samsung-galaxy-s25-edge-silver-8-9aa59eae-60861.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/257/telefon-samsung-galaxy-s25-edge-silver-3-8d3fbd2b-42018.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/127/telefon-samsung-galaxy-s25-edge-silver-10-b70453c9-33923.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/711/telefon-samsung-galaxy-s25-edge-silver-4-1a41001c-54967.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1133/5245.jpg</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>867</v>
+        <v>754</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18679</t>
+          <t xml:space="preserve">PHT18416</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xiaomi</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hartie foto Xiaomi Photo Printer Paper 3 Inch</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip7 F761 FE 5G 8GB RAM 128GB Black</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t xml:space="preserve">6941812702871</t>
+          <t xml:space="preserve">8806097428428</t>
         </is>
       </c>
       <c r="H69">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I69">
-        <v>82.25</v>
+        <v>2425.94</v>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/771/res-15b1752e9752233f6e8cd223036ee81d-45315.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/638/smartphone-samsung-galaxy-z-flip7-fe-8gb-128gb-6-7-5g-negro-93513.jpg</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/905/res-bb5fa9d8058ccdb02d2b43e44d00d07f-32293.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/839/smartphone-samsung-galaxy-z-flip7-fe-8gb-128gb-6-7-5g-negro-63369.png|https://phonetastic.ro/image/catalog/incoming/product_images/t/119/smartphone-samsung-galaxy-z-flip7-fe-8gb-128gb-6-7-5g-negro-14122.png|https://phonetastic.ro/image/catalog/incoming/product_images/p/134/res-2a6dfa6eb8fa020d73d5f72c4061868c-14086.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/f/575/res-4d85ab581121c90c7f83e9ed59029733-98396.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/448/smartphone-samsung-galaxy-z-flip7-fe-8gb-128gb-6-7-5g-negro-33674.jpg</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>879</v>
+        <v>755</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18692</t>
+          <t xml:space="preserve">PHT18417</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jbl</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t xml:space="preserve">JBL Live Buds 3, True wireless, Bluetooth, In-ear, Microfon, Noise cancelling, Silver</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip7 F761 FE 5G 8GB RAM 256GB Black</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Silver</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t xml:space="preserve">1200130012815</t>
+          <t xml:space="preserve">8806097428367</t>
         </is>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
       <c r="I70">
-        <v>472.26</v>
+        <v>2750.12</v>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Casti &amp; Earbuds</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/985/res-a766416fecf6daa4e9cffac6d176bd04-56690.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/403/res-5cb15609fd2b0d87cdf6202ba92ed819-30097.jpg</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/173/res-e5b7869c0bff91b8f57e796d2df4a332-01730.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/o/614/res-0764cd88120bbaaef14b086aaf2484a6-72922.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/825/res-b57f8840113f3027a0954faef6f3ff43-91552.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/569/res-646965de85f9f2f45c39e21e4ad7986c-64498.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/894/res-f0de07c712713c94668301075975bc29-76121.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/597/res-f69cc86e7cc5afc13a23c440f03eb4bb-85583.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/074/res-0fb22df1cb4a8c718e007a9c11221b9e-26444.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/759/res-98ad5cbaec430d49ce4e1ef9efcaef9b-13202.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/968/res-4914bc44674d89a1213f454af7dc328a-73983.jpg</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>909</v>
+        <v>758</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18745</t>
+          <t xml:space="preserve">PHT18420</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Amazon</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gadget Amazon Echo Show 5 (3rd Gen.) Kids Black</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Fold7 F966 5G 12GB RAM 512GB Silver Shadow</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve">Silver Shadow</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t xml:space="preserve">0840268942694</t>
+          <t xml:space="preserve">8806097425625</t>
         </is>
       </c>
       <c r="H71">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="I71">
-        <v>307.76</v>
+        <v>5808.22</v>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gadgeturi</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/010/amazon-echo-show-5-3-generation-kids-weltraum-design-001-09307.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/k/108/res-1f1a3b68dcbc83749a523cddea728a13-08854.jpg</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1503/6983.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/664/res-996fcb2777b48c7305e0fc28c19f28ab-39027.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/o/494/res-3a43c4469bd594e18ac6f6f3b1912048-33343.jpg</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>910</v>
+        <v>759</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18746</t>
+          <t xml:space="preserve">PHT18421</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Amazon</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gadget Amazon Echo Show 5 (3rd Gen.) Anthracite</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Fold7 F966 5G 12GB RAM 512GB Jet Black</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anthracite</t>
+          <t xml:space="preserve">Jet Black</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t xml:space="preserve">840080591490</t>
+          <t xml:space="preserve">8806097424987</t>
         </is>
       </c>
       <c r="H72">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I72">
-        <v>307.76</v>
+        <v>5397.59</v>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gadgeturi</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/678/amazon-echo-show-5-3-gen-2023-charcoal-4606864-37457.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/914/samsung-galaxy-z-fold7-jet-black-01-342b0a53-64486.jpg</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1496/6886.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/l/734/samsung-galaxy-z-fold7-jet-black-05-aac5561b-87868.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/474/samsung-galaxy-z-fold7-jet-black-03-4d6fdb8f-53222.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/990/samsung-galaxy-z-fold7-jet-black-04-c37d622f-69567.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/300/samsung-galaxy-z-fold7-jet-black-02-dc2ac21c-61085.jpg</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>911</v>
+        <v>760</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18747</t>
+          <t xml:space="preserve">PHT18423</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Amazon</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gadget Amazon Echo Show 5 (3rd Gen.) Cloud Blue</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip7 F766 5G 12GB RAM 256GB Blue Shadow</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cloud Blue</t>
+          <t xml:space="preserve">Blue Shadow</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t xml:space="preserve">0840080518756</t>
+          <t xml:space="preserve">8806097427094</t>
         </is>
       </c>
       <c r="H73">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="I73">
-        <v>307.76</v>
+        <v>3160.75</v>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gadgeturi</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/622/res-11fd344b09b7a7de4efb7a05f64580cb-98080.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/962/samsung-galaxy-z-flip7-blue-shadow-01-949b3db3-69816.jpg</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1498/6977.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/446/samsung-galaxy-z-flip7-blue-shadow-03-0d185274-10709.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/q/198/samsung-galaxy-z-flip7-blue-shadow-05-cb571f5e-79145.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/637/samsung-galaxy-z-flip7-blue-shadow-04-d09dc9a0-25269.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/643/samsung-galaxy-z-flip7-blue-shadow-02-09b68be5-63077.jpg</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>912</v>
+        <v>761</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18748</t>
+          <t xml:space="preserve">PHT18424</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Amazon</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gadget Amazon Echo Show 5 (3rd Gen.) White</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip7 F766 5G 12GB RAM 256GB Coralred</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve">Coralred</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t xml:space="preserve">0810019524295</t>
+          <t xml:space="preserve">8806097426998</t>
         </is>
       </c>
       <c r="H74">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I74">
-        <v>307.76</v>
+        <v>3160.75</v>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gadgeturi</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/520/res-b7be1bc86713c48813246cb0efa56bc0-54225.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/334/res-920a0ffbb58e139be95b54c733f0ee5d-96712.jpg</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1501/6978.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/394/res-738c3937c2c9f878792ef62740862789-45107.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/082/res-a7c6857dbc31820a14d6c4875d173fcc-15321.jpg</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>957</v>
+        <v>762</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18842</t>
+          <t xml:space="preserve">PHT18425</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t xml:space="preserve">AOC</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor AOC Agon AG276UZD 27" QD-OLED 4K 240Hz Black</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip7 F766 5G 12GB RAM 512GB Coral Red</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Coral Red</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t xml:space="preserve">4038986642620</t>
+          <t xml:space="preserve">8806097426936</t>
         </is>
       </c>
       <c r="H75">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I75">
-        <v>2785.77</v>
+        <v>3538.96</v>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/479/res-4e50fc56f78b17fad5b0aa931f2e1a3f-76560.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/057/res-920a0ffbb58e139be95b54c733f0ee5d-77499.jpg</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/860/res-bd89012828f1af7d06da8a00e665f00f-45640.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/359/res-6604d50bc4b219b5a0547ec99c903f4a-13404.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/151/res-738c3937c2c9f878792ef62740862789-16243.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/o/498/res-69592faa9f23268b24a32bccfc63b2fd-56519.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/t/372/res-694cf7010b2edc36fd5edab17c98e7af-02585.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/628/res-a7c6857dbc31820a14d6c4875d173fcc-71349.jpg</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>958</v>
+        <v>766</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18843</t>
+          <t xml:space="preserve">PHT18434</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t xml:space="preserve">AOC</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor AOC Agon Pro AG326UD 31,5" OLED 4K 165Hz Black</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip7 F766 5G 12GB RAM 512GB Blue Shadow</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Blue Shadow</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t xml:space="preserve">4038986112468</t>
+          <t xml:space="preserve">8806097427049</t>
         </is>
       </c>
       <c r="H76">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I76">
-        <v>2573.52</v>
+        <v>3538.96</v>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/173/res-0b5cad29e5b2ead7cf798f62db5bfc6f-62336.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/158/samsung-galaxy-z-flip7-5g-12gb256gb-jet-black-40872.png</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/266/res-0f6b8759f1139de98abf1713d0b4505f-13468.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/807/res-9a372edfc49d975e7ebd793afc9ea2cb-08933.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/391/res-6d64e813bd1c69f2cb59da49c6db6094-30034.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/724/res-3f1a304f781749deb01e2865ec8df8e2-79606.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/076/res-8442265892701bf02123afedaa6a271d-50345.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/346/res-d36208739846352307b1e6f4d5cb2457-02816.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/845/res-5ed9eb173b5226c3deb941263cbf71eb-68278.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/265/samsung-galaxy-z-flip7-5g-12gb256gb-jet-black-21158.png</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>960</v>
+        <v>767</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18845</t>
+          <t xml:space="preserve">PHT18435</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor Samsung Essential 24" LS24F320GAUXEN FHD IPS 120Hz Black</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip7 F766 5G 12GB RAM 256GB Jet Black</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Jet Black</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806095968216</t>
+          <t xml:space="preserve">8806097492139</t>
         </is>
       </c>
       <c r="H77">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="I77">
-        <v>392.66</v>
+        <v>3160.75</v>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/524/res-a91663724dd7b9458282e5b1d1705be4-51375.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/360/res-5cb15609fd2b0d87cdf6202ba92ed819-01933.jpg</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/387/res-366086dceae6c990fe12b149b1f2e37d-06256.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/702/res-a88fa6ca05313765c7234bd72b2c5e82-71308.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/608/res-f06a8ce12501378739176c5032537c2f-71810.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/565/res-d21c26bba2812e8c109fec796a42e7d4-36195.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/540/res-88d97fe2d07073b3f414c79e0cfb32d2-61096.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/990/res-a4d73436a46f76d27335c9269dd4337b-82095.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/618/res-98ad5cbaec430d49ce4e1ef9efcaef9b-39107.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/926/res-f69cc86e7cc5afc13a23c440f03eb4bb-49865.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/322/res-0fb22df1cb4a8c718e007a9c11221b9e-96543.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/t/948/res-4914bc44674d89a1213f454af7dc328a-51901.jpg</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>998</v>
+        <v>768</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18923</t>
+          <t xml:space="preserve">PHT18436</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Apple iPhone Air 512GB Sky Blue</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip7 F766 5G 12GB RAM 512GB Jet Black</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sky Blue</t>
+          <t xml:space="preserve">Jet Black</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t xml:space="preserve">0195950624069</t>
+          <t xml:space="preserve">8806097492146</t>
         </is>
       </c>
       <c r="H78">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="I78">
-        <v>4069.88</v>
+        <v>3538.96</v>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/367/res-0a1b68e5287754f9d4bb3790e2d3204b-25442.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/297/8806097492146-1-88029.png</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/362/res-9f1d85e25bfe1a6f28dd45b0a6f58d0e-43532.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/838/res-887d95a5408f434521811331b44fa542-10188.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/569/res-da2f6d04aa6854bae037d85ffd2ae1f5-77711.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/447/8806097492146-4-32308.png|https://phonetastic.ro/image/catalog/incoming/product_images/f/930/8806097492146-5-40963.png|https://phonetastic.ro/image/catalog/incoming/product_images/z/146/8806097492146-4-02308.png|https://phonetastic.ro/image/catalog/incoming/product_images/s/274/8806097492146-2-24071.png</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>1006</v>
+        <v>770</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18951</t>
+          <t xml:space="preserve">PHT18438</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Husa Apple AirTag Loop White</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Fold7 F966 5G 12GB RAM 256GB Jet Black</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve">Jet Black</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t xml:space="preserve">0190199315068</t>
+          <t xml:space="preserve">8806097425106</t>
         </is>
       </c>
       <c r="H79">
-        <v>72</v>
+        <v>9</v>
       </c>
       <c r="I79">
-        <v>21.22</v>
+        <v>5397.59</v>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/441/res-c9b1aad7ef8a565b756e221502b6b1f2-35791.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/710/res-120dfc241ae57a7c03e4b219d65f0921-69593.jpg</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/763/res-b0b275b9f56df9618bf7ee48c4d38584-72156.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/845/res-6f0706227c3cd65be44400349c7677a7-98486.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/587/res-30361c52e807aba248058fb23a3a4d2e-93662.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/904/res-f7760f1735aefb2500c1014fcc91d81a-83342.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/m/237/res-253719e6a7798683aec02eea0228e88e-35891.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/t/209/res-b262a29ddda86b7b5c9716a1363e1aa0-66208.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/m/469/res-caa5f1ac34c16b0e1700ce998a1aabd9-29836.jpg</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>1024</v>
+        <v>774</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18958</t>
+          <t xml:space="preserve">PHT18463</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hombli</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hombli Pro Smart Outdoor Camera White</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Fold7 F966 5G 12GB RAM 256GB Silver Shadow</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve">Silver Shadow</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t xml:space="preserve">8719323914810</t>
+          <t xml:space="preserve">8806097423720</t>
         </is>
       </c>
       <c r="H80">
         <v>16</v>
       </c>
       <c r="I80">
-        <v>42.45</v>
+        <v>5397.59</v>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gadgeturi</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/414/hbco-0109-1-08870.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/459/samsung-galaxy-z-fold7-silver-shadow-01-3a75d408-15965.jpg</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/498/hbco-0109-8-93391.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/460/hbco-0109-7-01321.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/227/hbco-0109-6-37118.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/063/hbco-0109-4-43069.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/455/hbco-0109-3-43716.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/362/hbco-0109-2-22716.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/234/samsung-galaxy-z-fold7-silver-shadow-05-088e4657-27737.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/h/073/samsung-galaxy-z-fold7-silver-shadow-04-e7700e3e-19280.jpg</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>1048</v>
+        <v>792</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19003</t>
+          <t xml:space="preserve">PHT18534</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t xml:space="preserve">AOC</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor AOC 24B36X 23.8" HDMI DP 144Hz 0.5ms Black</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy S25 Ultra S938 5G 12GB RAM 256GB Titanium Jet Black</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Titanium Jet Black</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t xml:space="preserve">4038986143073</t>
+          <t xml:space="preserve">8806097075950</t>
         </is>
       </c>
       <c r="H81">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="I81">
-        <v>344.91</v>
+        <v>3917.17</v>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/547/monitor-led-aoc-aoc-24b36x-computer-monitor-60-5-cm-23-8-1920-x-1080-pixels-full-hd-led-black-7699603-74239.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/k/706/res-001e7e69e6d46fc6986fd4ee21fa0b78-81369.jpg</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/132/res-bf586464a6edf1cc8b4111f9dac36d0a-28267.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/980/res-9111d485b9c7be51778105f2edda49b7-97557.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/o/331/res-0c6f94721bded081d1c451565962eda8-51189.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/658/res-b0e9e48b33a671b973cbc0cb789e4741-50100.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/673/res-1e7b272124df8e0a14581dac61690dd8-62105.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/596/res-40a48a81b04c168c13a9e1ceb2afd263-00807.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/169/res-26b32f682fb033fed446454683f39384-18371.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/221/res-d6926d3846fde44ad89e3c022f843f78-69041.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/764/res-99ce88c6a0f8283288949edfb54a560a-26143.jpg</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>1049</v>
+        <v>795</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19004</t>
+          <t xml:space="preserve">PHT18537</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t xml:space="preserve">AOC</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor AOC 25G4SXU 24.5" 2xHDMI DP 300Hz USB Black</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy S25 Plus S936 5G 12GB RAM 256GB Blue Black</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Blue Black</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t xml:space="preserve">4038986182577</t>
+          <t xml:space="preserve">8806095815312</t>
         </is>
       </c>
       <c r="H82">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="I82">
-        <v>657.97</v>
+        <v>3506.54</v>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/019/res-6cb10d1a65e52441d05af4f124a4575e-56446.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/000/res-d0b96795750e84d79764d9af3dc81193-23715.jpg</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/270/res-042ee9c2824c5a3f11da1584d04aaef3-70149.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/584/res-47d3778c033417d111611bc0db3f36f9-31452.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/013/res-7f8bced78d47436629dd5cf362079e67-36379.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/m/476/res-98d81796085aa35fb2e51cb52f3705f7-93598.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/041/res-4dcee3a7a09090e631d432bceaabe8bd-89204.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/110/res-aca538f5680bbad87137161726c0b155-12488.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/024/res-2a79565bb7e482fe662a209bb37565a2-75490.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/920/res-da736b075144aecb9be294546d6f6ae3-60384.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/839/res-ec84eade98b9f39f9627bebbe60ef2d8-68304.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/t/035/smartphone-samsung-galaxy-s25-256gb-12gb-ram-5g-dual-sim-blueblack-6845389-65472.jpg</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>1050</v>
+        <v>818</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19005</t>
+          <t xml:space="preserve">PHT18566</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t xml:space="preserve">AOC</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor AOC 27G4HA 27" DP 2xHDMI 200Hz Black</t>
+          <t xml:space="preserve">Smartwatch Samsung Galaxy Watch 8 Classic L500 46mm Black</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t xml:space="preserve">4038986682671</t>
+          <t xml:space="preserve">8806097415527</t>
         </is>
       </c>
       <c r="H83">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="I83">
-        <v>530.62</v>
+        <v>1237.29</v>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Smartwatch</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/398/res-5faa8c8d81c48406c2dd69e8b3361a9f-93577.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/972/samsung-galaxy-watch8-classic-bt-black-01-505d2c19-15513.jpg</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/541/res-2885d06b988729402e6961414ef4d8c3-69473.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/324/res-5bf4e5711aa2ea34c19e498c285faeec-37116.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/m/247/res-7e01b78bbc04463f199ed1c62b086eb6-96593.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/769/res-16d073a9938eb8b6daa9c67526f437e5-17848.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/791/res-d0a85a44c2b5a0e09c9feca34dc87063-13076.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/451/res-af474f3d81beb672f852ba3ecdf0d7c1-60332.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/444/res-ac599683db9de257784d79bd98b13272-33023.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/180/res-c0839cc78b5288d9c5e233b8229a3897-85204.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/049/res-c86ca8dd80c0159c94052ae1d66a4bfa-97014.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/475/res-9176aff54ec3a1e728a3db70f5db5249-13249.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/655/res-0a98b701b0130ce1c8379223d599c882-94104.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/079/res-f3a41c8fd1605da26cbb7c7f05a0ec56-87275.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/671/res-acf6e1570c735b317041c7202079eeaf-91511.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/958/res-2a6cdcfec838185a02ea712fb7ce07cd-31592.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/801/samsung-galaxy-watch8-classic-bt-black-04-7b59cd0b-07286.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/366/samsung-galaxy-watch8-classic-bt-black-05-a2cb6629-59203.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/902/samsung-galaxy-watch8-classic-bt-black-06-eb1ea4f7-73057.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/585/samsung-galaxy-watch8-classic-bt-black-03-c0e482d8-28043.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/546/samsung-galaxy-watch8-classic-bt-black-02-75a90877-32300.jpg</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>1051</v>
+        <v>822</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19006</t>
+          <t xml:space="preserve">PHT18574</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t xml:space="preserve">AOC</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor AOC CQ32G4VE 31.5" QHD HDMIx2 DP 180Hz Black</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy A17 A176 5G 4GB RAM 128GB Blue</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Blue</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t xml:space="preserve">4038986182164</t>
+          <t xml:space="preserve">8806097640240</t>
         </is>
       </c>
       <c r="H84">
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="I84">
-        <v>737.57</v>
+        <v>842.87</v>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/426/res-4e775ed5544e9236242b59e6b22ec37c-16934.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/980/res-a3be439600e98ab0cd5314377a784178-02663.jpg</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/521/res-1db3c6dc61f1605d0ec61a29d23196c2-66977.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/930/res-418d0bc01e8def70a60911c5ff5a960a-39459.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/365/res-bb3f2bfc62dea29150cd176a6562aa5a-69961.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/m/077/res-8de6d444a650276ef724a0f309692e1d-75307.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/540/res-16f05e2bffa6b3ae4c5555205932e345-78127.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/834/res-7b57e77e11dd3320cb1755477b87d43f-84991.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/077/res-2226889057d18472f0604f7707cf997c-51805.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/452/res-8867c23b6e2a644087e2eb3b662838c2-66878.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/092/res-a415870c324bfa7b9c8287b0d5c6b2d7-21678.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/873/q27g4zr-1-202701770909554-36704.png|https://phonetastic.ro/image/catalog/incoming/product_images/u/880/res-127c67621136a5ec8590e3c015d417f9-17648.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/637/res-ef9a882d5f2448de4fbd83f30ad4845a-53106.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/h/377/monitor-led-aoc-monitor-aoc-31-2-cq32g4ve-5920669-30830.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/297/gaming-cq32g4ve-curbat-315-inch-qhd-va-1-ms-180-hz-hdr-ff6d4c15b060b0929a0003cdeb0249c2-34686.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/488/gaming-cq32g4ve-curbat-315-inch-qhd-va-1-ms-180-hz-hdr-ff6d4c15b060b0929a0003cdeb0249c2-38385.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1587/7291.jpg</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>1054</v>
+        <v>825</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19009</t>
+          <t xml:space="preserve">PHT18622</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t xml:space="preserve">ASUS</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor Asus VA259HGA 24.5" VGA HDMI 120Hz Black</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy A17 A175 4G 4GB RAM 128GB Grey</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Grey</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t xml:space="preserve">4711387740170</t>
+          <t xml:space="preserve">8806097651079</t>
         </is>
       </c>
       <c r="H85">
-        <v>13</v>
+        <v>143</v>
       </c>
       <c r="I85">
-        <v>371.44</v>
+        <v>761.82</v>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/836/0a76748e63848dc612f6b176de8a596549859b9d-1780057-90lm0as1-b01171-image1-1-removebg-preview-23912.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/192/res-867f31f0c5318c90a274ab1bf298289b-41878.jpg</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/493/res-5989334f284857de8ae82fdab4c5092c-18602.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/432/res-1efd743c4e3acdf666f6579b5c7e117e-98416.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/f/711/res-511e9ec8642ed135f3dcb7abc8c6c226-21359.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/275/res-43d7c3902f7b3d10fdb503e85b19b866-44137.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/376/res-c13bd60bd4bde7004a85ffacbbb57ec1-42730.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/158/res-4575da19ff7db373951c49cab1fa70df-23162.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/860/res-2854b465566770cf728138ec77935e32-11938.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/541/res-01310dce2cb0bfa845b2e2d93c885ec4-34027.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/667/res-1b213418adcd1bba7d889def9427a8ec-18250.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/720/res-2780dcd773575b70cf99ed97ce53c496-76592.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/189/res-d920e690258b36002684053a84d25d96-51698.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/999/res-2854b465566770cf728138ec77935e32-00448.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/313/res-88883ac0e6e6c5fd4166553f0d03ce49-18741.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/t/200/res-e9e4a1de72bb5cb89d9bbedf9ca23225-25998.jpg</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>1055</v>
+        <v>867</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19010</t>
+          <t xml:space="preserve">PHT18679</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t xml:space="preserve">ASUS</t>
+          <t xml:space="preserve">Xiaomi</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor Asus VG249QE5A 23.8" HDMI DP 144Hz Black</t>
+          <t xml:space="preserve">Hartie foto Xiaomi Photo Printer Paper 3 Inch</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t xml:space="preserve">4711387871454</t>
+          <t xml:space="preserve">6941812702871</t>
         </is>
       </c>
       <c r="H86">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="I86">
-        <v>435.11</v>
+        <v>83.75</v>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/974/res-f3923b28ea6f416f44ce4adce210df32-36348.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/771/res-15b1752e9752233f6e8cd223036ee81d-45315.jpg</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/326/res-70724a6eb193b245c57e858dbb4d92e4-74824.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/q/062/res-ef88a819cc6b41d23ec249b6da5a5533-90414.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/927/res-3b273a518cdcb33dd4e639a950b871fc-20035.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/618/res-5f2ba067b7dbd4feb62d13c3a1d3bf02-32455.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/236/monitor-led-asus-monitor-asus-24-5-vg259q5a-7676377-47871.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/905/res-bb5fa9d8058ccdb02d2b43e44d00d07f-32293.jpg</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>1058</v>
+        <v>894</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19012</t>
+          <t xml:space="preserve">PHT18714</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Philips</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor Philips 24E2N1110 24" VGA HDMI 120Hz Black</t>
+          <t xml:space="preserve">Tableta Samsung Galaxy Tab A11 X130 WiFi 4GB RAM 64GB Silver</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Silver</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t xml:space="preserve">8721038000399</t>
+          <t xml:space="preserve">8806097781899</t>
         </is>
       </c>
       <c r="H87">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="I87">
-        <v>291.84</v>
+        <v>605.14</v>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Tablete</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/740/res-23bf456a16bc748ef6f0c0792b03a71a-38001.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/277/res-d711426108767fc36d0b71588033221c-71248.jpg</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/474/res-e8898a3a80a7a7521df89c9465002621-45953.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/616/res-471738632245b9b60f90a88817b3fe6f-59281.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/685/res-0544fde6b3ac44000d521d45f5b5f061-78820.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/799/res-35f5bab4647782e0ce5481307aaf0c42-71193.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/f/666/res-f9df911992805af1d25dff4f53809558-80394.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/019/res-a206a2a85e11d86778d08929706109a4-66402.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/763/res-5acb3d4f3c761685498415bec6abc2ee-54557.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/840/res-1f90d032be1ec7b5c18e0bdf1860e559-46815.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/785/res-5b43ad34ebc20d8dffd36c140f31562e-17382.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/084/res-b29bf73fea438bd00dcb29ad00af197f-47189.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/755/res-cbd0dd6025ccc93ad2b7d0d21ff79e3a-85911.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/776/res-127d3cb6bb4b399c01883a863187182e-13943.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/576/res-324a7f2c2063011b303f765f72ea00f1-84540.jpg</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>1059</v>
+        <v>909</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19013</t>
+          <t xml:space="preserve">PHT18745</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Philips</t>
+          <t xml:space="preserve">Amazon</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor Philips IPS 24" 24M2N3200A 2xHDMI DP 180Hz Black</t>
+          <t xml:space="preserve">Gadget Amazon Echo Show 5 (3rd Gen.) Kids Black</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t xml:space="preserve">8712581805814</t>
+          <t xml:space="preserve">0840268942694</t>
         </is>
       </c>
       <c r="H88">
-        <v>4</v>
+        <v>38</v>
       </c>
       <c r="I88">
-        <v>397.97</v>
+        <v>313.37</v>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Gadgeturi</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/708/res-069f865e15e84879afa738c3d55cb64f-00629.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/010/amazon-echo-show-5-3-generation-kids-weltraum-design-001-09307.jpg</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/503/res-41e3fdb22abe3032d539af7d7869855c-88459.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/c/747/res-06971de9b237fb1978b54d54a0952ea5-10172.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/324/res-47197ecdf506e97f486c966297a57fd9-42572.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/014/res-fa5a2fe3b0820a007f3efe207cd378a1-85359.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/080/res-838bf7cc5b8b41197ac0c9800d18847c-04807.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/239/res-59fb4d81c133d5d50d4cdb9b601d1ebf-89767.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1503/6983.jpg</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>1060</v>
+        <v>911</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19014</t>
+          <t xml:space="preserve">PHT18747</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Philips</t>
+          <t xml:space="preserve">Amazon</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor Philips IPS 24" 24M2N3200NF HDMI DP 144Hz Black</t>
+          <t xml:space="preserve">Gadget Amazon Echo Show 5 (3rd Gen.) Cloud Blue</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Cloud Blue</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t xml:space="preserve">8721038004038</t>
+          <t xml:space="preserve">0840080518756</t>
         </is>
       </c>
       <c r="H89">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="I89">
-        <v>328.99</v>
+        <v>313.37</v>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Gadgeturi</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/045/00-full-hd-1920-x-1080-hdmi-displayport-144-hz-4-ms-negru-73372.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/622/res-11fd344b09b7a7de4efb7a05f64580cb-98080.jpg</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1827/7831.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1498/6977.jpg</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>1062</v>
+        <v>912</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19016</t>
+          <t xml:space="preserve">PHT18748</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Philips</t>
+          <t xml:space="preserve">Amazon</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitor Philips IPS 27" 27M2N3200NF HDMI DP 144Hz Black</t>
+          <t xml:space="preserve">Gadget Amazon Echo Show 5 (3rd Gen.) White</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t xml:space="preserve">8721038004274</t>
+          <t xml:space="preserve">0810019524295</t>
         </is>
       </c>
       <c r="H90">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="I90">
-        <v>371.44</v>
+        <v>313.37</v>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monitoare</t>
+          <t xml:space="preserve">Gadgeturi</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/024/50ad583077db162f3b05f64565821a29ce65d6c8-1777866-27m2n3200nf-00-image1-17274.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/520/res-b7be1bc86713c48813246cb0efa56bc0-54225.jpg</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1829/7836.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1501/6978.jpg</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>1115</v>
+        <v>957</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19070</t>
+          <t xml:space="preserve">PHT18842</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">AOC</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S26 S942 5G 12GB RAM 256GB Black</t>
+          <t xml:space="preserve">Monitor AOC Agon AG276UZD 27" QD-OLED 4K 240Hz Black</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097827467</t>
+          <t xml:space="preserve">4038986642620</t>
         </is>
       </c>
       <c r="H91">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I91">
-        <v>3050.27</v>
+        <v>2836.57</v>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/734/samsung-galaxy-s26-black-01-d106dbfa-76470.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/479/res-4e50fc56f78b17fad5b0aa931f2e1a3f-76560.jpg</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/367/samsung-galaxy-s26-black-04-f3bffb5b-46890.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/860/res-bd89012828f1af7d06da8a00e665f00f-45640.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/359/res-6604d50bc4b219b5a0547ec99c903f4a-13404.jpg</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>1117</v>
+        <v>958</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19065</t>
+          <t xml:space="preserve">PHT18843</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">AOC</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S26 Ultra S948 5G 12GB RAM 256GB Sky Blue</t>
+          <t xml:space="preserve">Monitor AOC Agon Pro AG326UD 31,5" OLED 4K 165Hz Black</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sky Blue</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097826781</t>
+          <t xml:space="preserve">4038986112468</t>
         </is>
       </c>
       <c r="H92">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I92">
-        <v>4292.75</v>
+        <v>2620.45</v>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/264/res-cc928cb08d93e605e58be9ba194951a2-52034.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/173/res-0b5cad29e5b2ead7cf798f62db5bfc6f-62336.jpg</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/872/res-9197b579419f8bd0118964d3027a607c-03860.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/l/807/res-9a372edfc49d975e7ebd793afc9ea2cb-08933.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/391/res-6d64e813bd1c69f2cb59da49c6db6094-30034.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/724/res-3f1a304f781749deb01e2865ec8df8e2-79606.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/076/res-8442265892701bf02123afedaa6a271d-50345.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/346/res-d36208739846352307b1e6f4d5cb2457-02816.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/845/res-5ed9eb173b5226c3deb941263cbf71eb-68278.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/h/266/res-0f6b8759f1139de98abf1713d0b4505f-13468.jpg</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>1118</v>
+        <v>960</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19064</t>
+          <t xml:space="preserve">PHT18845</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S26 Ultra S948 5G 12GB RAM 256GB Black</t>
+          <t xml:space="preserve">Monitor Samsung Essential 24" LS24F320GAUXEN FHD IPS 120Hz Black</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097827221</t>
+          <t xml:space="preserve">8806095968216</t>
         </is>
       </c>
       <c r="H93">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="I93">
-        <v>4292.75</v>
+        <v>399.82</v>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/979/res-324859fe211750311435deb6c2261450-62653.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/524/res-a91663724dd7b9458282e5b1d1705be4-51375.jpg</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/447/res-8f393dc996e1cd89e095a329e07ba475-74800.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/h/466/res-5cc73319c43a3cadf586cd1180e36799-85836.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/387/res-366086dceae6c990fe12b149b1f2e37d-06256.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/702/res-a88fa6ca05313765c7234bd72b2c5e82-71308.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/608/res-f06a8ce12501378739176c5032537c2f-71810.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/565/res-d21c26bba2812e8c109fec796a42e7d4-36195.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/540/res-88d97fe2d07073b3f414c79e0cfb32d2-61096.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/990/res-a4d73436a46f76d27335c9269dd4337b-82095.jpg</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>1119</v>
+        <v>998</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19088</t>
+          <t xml:space="preserve">PHT18923</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S26 S942 5G 12GB RAM 512GB White</t>
+          <t xml:space="preserve">Telefon Apple iPhone Air 512GB Sky Blue</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve">Sky Blue</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097827719</t>
+          <t xml:space="preserve">0195950624069</t>
         </is>
       </c>
       <c r="H94">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I94">
-        <v>3367.60</v>
+        <v>4241.35</v>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/f/601/res-e72a2e5f0d11e001a20494129d1ee7e3-84128.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/367/res-0a1b68e5287754f9d4bb3790e2d3204b-25442.jpg</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/769/res-b2bda3e7741c503a46254b2dff3578d3-13470.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/m/362/res-9f1d85e25bfe1a6f28dd45b0a6f58d0e-43532.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/s/838/res-887d95a5408f434521811331b44fa542-10188.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/569/res-da2f6d04aa6854bae037d85ffd2ae1f5-77711.jpg</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>1123</v>
+        <v>1006</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19092</t>
+          <t xml:space="preserve">PHT18951</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy S26 Ultra S948 5G 12GB RAM 256GB White</t>
+          <t xml:space="preserve">Husa Apple AirTag Loop White</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097826927</t>
+          <t xml:space="preserve">0190199315068</t>
         </is>
       </c>
       <c r="H95">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="I95">
-        <v>4165.79</v>
+        <v>21.61</v>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/151/res-94bf37518a5216241cc36e94f10ac7d3-20208.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/441/res-c9b1aad7ef8a565b756e221502b6b1f2-35791.jpg</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/798/res-3e1746f48e2a3332b689baaa885c97661-68961.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/q/763/res-b0b275b9f56df9618bf7ee48c4d38584-72156.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/845/res-6f0706227c3cd65be44400349c7677a7-98486.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/587/res-30361c52e807aba248058fb23a3a4d2e-93662.jpg</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>1148</v>
+        <v>1024</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19128</t>
+          <t xml:space="preserve">PHT18958</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sony</t>
+          <t xml:space="preserve">Hombli</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Controller Sony PlayStation PS5 DualSense Grey Camouflage</t>
+          <t xml:space="preserve">Hombli Pro Smart Outdoor Camera White</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grey Camouflage</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t xml:space="preserve">0711719572671</t>
+          <t xml:space="preserve">8719323914810</t>
         </is>
       </c>
       <c r="H96">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I96">
-        <v>273.27</v>
+        <v>32.42</v>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gaming</t>
+          <t xml:space="preserve">Gadgeturi</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/366/res-fc749203d7510394bb97aafa3ad3fa66-41807.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/414/hbco-0109-1-08870.jpg</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/874/res-dfccdde9bd61e7c69f25ed5033755268-86204.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/593/res-4b63880cc399c8a862ad4ab2629a4d9a-44493.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/318/res-613063d1647e7d7a8ae941ea1ebf6736-20870.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/519/res-bac2873ec6b976d921bd2f74756fc221-04971.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/498/hbco-0109-8-93391.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/x/460/hbco-0109-7-01321.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/227/hbco-0109-6-37118.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/063/hbco-0109-4-43069.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/455/hbco-0109-3-43716.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/362/hbco-0109-2-22716.jpg</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>1149</v>
+        <v>1048</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19129</t>
+          <t xml:space="preserve">PHT19003</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sony</t>
+          <t xml:space="preserve">AOC</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Controller Sony PlayStation PS5 DualSense Galactic Purple</t>
+          <t xml:space="preserve">Monitor AOC 24B36X 23.8" HDMI DP 144Hz 0.5ms Black</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Galactic Purple</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t xml:space="preserve">0711719574330</t>
+          <t xml:space="preserve">4038986143073</t>
         </is>
       </c>
       <c r="H97">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="I97">
-        <v>273.30</v>
+        <v>351.19</v>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gaming</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/p/829/res-0f3055bcc1498e111135a94ace9492ed-69328.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/547/monitor-led-aoc-aoc-24b36x-computer-monitor-60-5-cm-23-8-1920-x-1080-pixels-full-hd-led-black-7699603-74239.jpg</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/295/res-9bc453b49e4e7f0e7668d2433696e029-27376.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/065/res-995cfbf9778e5338f42f1095c7609f44-75236.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/436/res-a67f45847c49b6975610e2450f510913-32366.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/e/025/res-d7054d9830e580f1d857507eeca436e6-12762.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/o/331/res-0c6f94721bded081d1c451565962eda8-51189.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/658/res-b0e9e48b33a671b973cbc0cb789e4741-50100.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/y/132/res-bf586464a6edf1cc8b4111f9dac36d0a-28267.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/980/res-9111d485b9c7be51778105f2edda49b7-97557.jpg</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>1151</v>
+        <v>1049</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19125</t>
+          <t xml:space="preserve">PHT19004</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sony</t>
+          <t xml:space="preserve">AOC</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Controller Sony PlayStation PS5 DualSense Sterling Silver</t>
+          <t xml:space="preserve">Monitor AOC 25G4SXU 24.5" 2xHDMI DP 300Hz USB Black</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sterling Silver</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t xml:space="preserve">0711719572701</t>
+          <t xml:space="preserve">4038986182577</t>
         </is>
       </c>
       <c r="H98">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="I98">
-        <v>273.20</v>
+        <v>669.97</v>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gaming</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/j/528/res-03bf5db5660af81d6befe85b7fc8ada6-73735.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/019/res-6cb10d1a65e52441d05af4f124a4575e-56446.jpg</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/437/res-b0d425b9673af33a55a8b95a9a964bc5-95054.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/270/res-042ee9c2824c5a3f11da1584d04aaef3-70149.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/584/res-47d3778c033417d111611bc0db3f36f9-31452.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/013/res-7f8bced78d47436629dd5cf362079e67-36379.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/m/476/res-98d81796085aa35fb2e51cb52f3705f7-93598.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/041/res-4dcee3a7a09090e631d432bceaabe8bd-89204.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/110/res-aca538f5680bbad87137161726c0b155-12488.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/024/res-2a79565bb7e482fe662a209bb37565a2-75490.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/d/920/res-da736b075144aecb9be294546d6f6ae3-60384.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/839/res-ec84eade98b9f39f9627bebbe60ef2d8-68304.jpg</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>1163</v>
+        <v>1051</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19083</t>
+          <t xml:space="preserve">PHT19006</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Huawei</t>
+          <t xml:space="preserve">AOC</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smartwatch Huawei Watch 5 46mm Titanium</t>
+          <t xml:space="preserve">Monitor AOC CQ32G4VE 31.5" QHD HDMIx2 DP 180Hz Black</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Titanium</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t xml:space="preserve">6942103154331</t>
+          <t xml:space="preserve">4038986182164</t>
         </is>
       </c>
       <c r="H99">
-        <v>158</v>
+        <v>12</v>
       </c>
       <c r="I99">
-        <v>1300.03</v>
+        <v>751.02</v>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smartwatch</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/834/res-2431477371763ee259fce7c13379da42-06421.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/426/res-4e775ed5544e9236242b59e6b22ec37c-16934.jpg</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/751/res-b7a33ccd57cebbd50a889e474ce90497-18532.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/533/res-23db0822942aaa33d25e7b815e5ec129-98729.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/y/521/res-1db3c6dc61f1605d0ec61a29d23196c2-66977.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/930/res-418d0bc01e8def70a60911c5ff5a960a-39459.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/365/res-bb3f2bfc62dea29150cd176a6562aa5a-69961.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/m/077/res-8de6d444a650276ef724a0f309692e1d-75307.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/540/res-16f05e2bffa6b3ae4c5555205932e345-78127.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/j/834/res-7b57e77e11dd3320cb1755477b87d43f-84991.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/077/res-2226889057d18472f0604f7707cf997c-51805.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/452/res-8867c23b6e2a644087e2eb3b662838c2-66878.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/092/res-a415870c324bfa7b9c8287b0d5c6b2d7-21678.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/873/q27g4zr-1-202701770909554-36704.png|https://phonetastic.ro/image/catalog/incoming/product_images/u/880/res-127c67621136a5ec8590e3c015d417f9-17648.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/637/res-ef9a882d5f2448de4fbd83f30ad4845a-53106.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/h/377/monitor-led-aoc-monitor-aoc-31-2-cq32g4ve-5920669-30830.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/297/gaming-cq32g4ve-curbat-315-inch-qhd-va-1-ms-180-hz-hdr-ff6d4c15b060b0929a0003cdeb0249c2-34686.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/488/gaming-cq32g4ve-curbat-315-inch-qhd-va-1-ms-180-hz-hdr-ff6d4c15b060b0929a0003cdeb0249c2-38385.jpg</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>1165</v>
+        <v>1054</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19145</t>
+          <t xml:space="preserve">PHT19009</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">ASUS</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy XCover 7 Pro G766 5G 6GB RAM 128GB EE Black</t>
+          <t xml:space="preserve">Monitor Asus VA259HGA 24.5" VGA HDMI 120Hz Black</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806097068303</t>
+          <t xml:space="preserve">4711387740170</t>
         </is>
       </c>
       <c r="H100">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="I100">
-        <v>1708.61</v>
+        <v>378.21</v>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/s/205/res-8576ab1e996d746a7c620ee91170dc16-04930.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/836/0a76748e63848dc612f6b176de8a596549859b9d-1780057-90lm0as1-b01171-image1-1-removebg-preview-23912.png</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/674/res-d3c0b4130b34ba97e080ef7b8d04c755-86433.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/p/607/res-8576ab1e996d746a7c620ee91170dc16-56817.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/275/res-43d7c3902f7b3d10fdb503e85b19b866-44137.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/i/376/res-c13bd60bd4bde7004a85ffacbbb57ec1-42730.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/l/158/res-4575da19ff7db373951c49cab1fa70df-23162.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/m/493/res-5989334f284857de8ae82fdab4c5092c-18602.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/v/432/res-1efd743c4e3acdf666f6579b5c7e117e-98416.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/f/711/res-511e9ec8642ed135f3dcb7abc8c6c226-21359.jpg</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>1166</v>
+        <v>1055</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19138</t>
+          <t xml:space="preserve">PHT19010</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">ASUS</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy A57 A576 5G 8GB RAM 128GB Gray</t>
+          <t xml:space="preserve">Monitor Asus VG249QE5A 23.8" HDMI DP 144Hz Black</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gray</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806099028114</t>
+          <t xml:space="preserve">4711387871454</t>
         </is>
       </c>
       <c r="H101">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I101">
-        <v>1459.22</v>
+        <v>443.05</v>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/025/res-b4d8568e4ada7a449272617c60a25942-58950.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/974/res-f3923b28ea6f416f44ce4adce210df32-36348.jpg</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1940/8269.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/326/res-70724a6eb193b245c57e858dbb4d92e4-74824.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/q/062/res-ef88a819cc6b41d23ec249b6da5a5533-90414.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/927/res-3b273a518cdcb33dd4e639a950b871fc-20035.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/618/res-5f2ba067b7dbd4feb62d13c3a1d3bf02-32455.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/b/236/monitor-led-asus-monitor-asus-24-5-vg259q5a-7676377-47871.png</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>1173</v>
+        <v>1058</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19154</t>
+          <t xml:space="preserve">PHT19012</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Philips</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy A57 A576 5G 8GB RAM 256GB Icyblue</t>
+          <t xml:space="preserve">Monitor Philips 24E2N1110 24" VGA HDMI 120Hz Black</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Icyblue</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806099025885</t>
+          <t xml:space="preserve">8721038000399</t>
         </is>
       </c>
       <c r="H102">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I102">
-        <v>1671.46</v>
+        <v>297.16</v>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/i/644/res-dcbaa0188a5eeb1b3fc663e505b4f613-55244.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/740/res-23bf456a16bc748ef6f0c0792b03a71a-38001.jpg</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/a/166/res-5065c5120e1beea61fb8ab45a104903e-17464.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/g/020/res-ecafecc6deaf5353f58c7bdd98c48add-32856.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/822/res-09394aa3a0933e5b059788aeaafafdbf-32194.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/c/474/res-e8898a3a80a7a7521df89c9465002621-45953.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/k/616/res-471738632245b9b60f90a88817b3fe6f-59281.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/685/res-0544fde6b3ac44000d521d45f5b5f061-78820.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/u/799/res-35f5bab4647782e0ce5481307aaf0c42-71193.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/f/666/res-f9df911992805af1d25dff4f53809558-80394.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/019/res-a206a2a85e11d86778d08929706109a4-66402.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/763/res-5acb3d4f3c761685498415bec6abc2ee-54557.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/z/840/res-1f90d032be1ec7b5c18e0bdf1860e559-46815.jpg</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>1215</v>
+        <v>1060</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19242</t>
+          <t xml:space="preserve">PHT19014</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fulmova</t>
+          <t xml:space="preserve">Philips</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Incarcator Fulmova 65W Cablu USB-C White</t>
+          <t xml:space="preserve">Monitor Philips IPS 24" 24M2N3200NF HDMI DP 144Hz Black</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t xml:space="preserve">6978861110012</t>
+          <t xml:space="preserve">8721038004038</t>
         </is>
       </c>
       <c r="H103">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="I103">
-        <v>31.84</v>
+        <v>334.99</v>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Monitoare</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19242/zidni-punjac-fulmova-gan-pd-65w-bela-sa-usb-c-kablom[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/h/045/00-full-hd-1920-x-1080-hdmi-displayport-144-hz-4-ms-negru-73372.jpg</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19242/zidni-punjac-fulmova-gan-pd-65w-bela-sa-usb-c-kablom (2).jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19242/zidni-punjac-fulmova-gan-pd-65w-bela-sa-usb-c-kablom (1).jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1827/7831.jpg</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>1229</v>
+        <v>1094</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19260</t>
+          <t xml:space="preserve">PHT19054</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t xml:space="preserve">Philips</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Philips Uscator de par BHD839/00</t>
+          <t xml:space="preserve">Philips OneBlade Replacement Blade QP430/50</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t xml:space="preserve">8720689032384</t>
+          <t xml:space="preserve">8710103997177</t>
         </is>
       </c>
       <c r="H104">
-        <v>22</v>
+        <v>339</v>
       </c>
       <c r="I104">
-        <v>509.40</v>
+        <v>102.66</v>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t xml:space="preserve">Ingrijire personala</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19260/res_31c421153140f7494494402a407a4ec6[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/w/019/res-d24f03ea6cb3501eea77e5b5c7242fa9-37468.jpg</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19260/res_07475e6bef90f8b9a92ec8c42a36dcba[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19260/res_b8d6b147ccc5b7f170bfa99e78a96d44[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/n/781/res-042af471ad1be3d8eca91db68acec21b-45907.jpg</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>1235</v>
+        <v>1110</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19243</t>
+          <t xml:space="preserve">PHT19079</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fulmova</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Incarcator Fulmova 25W Cablu USB-C White</t>
+          <t xml:space="preserve">Tableta Samsung Galaxy Tab S11 X730 WiFi 12GB RAM 256GB Gray</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve">Gray</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t xml:space="preserve">6978861110029</t>
+          <t xml:space="preserve">8806097712268</t>
         </is>
       </c>
       <c r="H105">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="I105">
-        <v>18.57</v>
+        <v>3560.57</v>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Tablete</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19243/AHDSC1229-260212030218765[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/d/938/res-e5477bb171236b037e402e56b41293b0-25187.jpg</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19243/AHDSC1229-260212030219728[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19243/AHDSC1229-260212030219437[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19243/AHDSC1229-260212030219082[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1884/8059.jpg</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>1247</v>
+        <v>1125</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19336</t>
+          <t xml:space="preserve">PHT19077</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Huawei</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Curea Huawei Fluoroelastomer Strap 18mm Mint Green</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy S26 Plus S947 5G 12GB RAM 256GB Cobalt Violet</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mint Green</t>
+          <t xml:space="preserve">Cobalt Violet</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t xml:space="preserve">6942103132476</t>
+          <t xml:space="preserve">8806097828259</t>
         </is>
       </c>
       <c r="H106">
-        <v>431</v>
+        <v>16</v>
       </c>
       <c r="I106">
-        <v>10.61</v>
+        <v>4025.23</v>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19336/res_9a6999731f77bcf064837222db44ed46[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/z/473/res-13e6b1a870aaf625e02ff30fc4cee55c-87495.jpg</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19336/res_bc787c1cb04fbc143d8740fff4a693fc[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19336/res_bcb490e8edf580f06a32727b86812020[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19336/res_238c9e118d14a7775f5356f828d6839b[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/b/968/res-dc22432c20d20bea556348d673fe9255-74585.jpg</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>1251</v>
+        <v>1128</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19335</t>
+          <t xml:space="preserve">PHT18903</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Huawei</t>
+          <t xml:space="preserve">Apple</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Curea Huawei Fluoroelastomer Strap 18mm Crystal Pink</t>
+          <t xml:space="preserve">Telefon Apple iPhone 17 Pro 256GB Orange</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Crystal Pink</t>
+          <t xml:space="preserve">Orange</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t xml:space="preserve">6942103132469</t>
+          <t xml:space="preserve">0195950627367</t>
         </is>
       </c>
       <c r="H107">
-        <v>120</v>
+        <v>480</v>
       </c>
       <c r="I107">
-        <v>10.61</v>
+        <v>5105.83</v>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Accesorii</t>
+          <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19335/curea-techsuit-w075-pentru-huawei-watch-garmin-watch-series-18mm-roz-1761255526810[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/x/235/iphone-17-pro-cosmic-orange-pdp-image-position-1-ce-ww-5a609b96-40072.jpg</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/u/551/iphone-17-pro-cosmic-orange-pdp-image-position-3-ce-ww-b783a10e-82966.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/n/248/iphone-17-pro-cosmic-orange-pdp-image-position-2-ce-ww-f5e519f9-12848.jpg</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>1261</v>
+        <v>1148</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19381</t>
+          <t xml:space="preserve">PHT19128</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Huawei</t>
+          <t xml:space="preserve">Sony</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Casti Huawei Freebuds Pro 5 Sand</t>
+          <t xml:space="preserve">Controller Sony PlayStation PS5 DualSense Grey Camouflage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sand</t>
+          <t xml:space="preserve">Grey Camouflage</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t xml:space="preserve">6942103171598</t>
+          <t xml:space="preserve">0711719572671</t>
         </is>
       </c>
       <c r="H108">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="I108">
-        <v>626.14</v>
+        <v>318.78</v>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Casti &amp; Earbuds</t>
+          <t xml:space="preserve">Gaming</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_317ca1a78ef5e6fa72a676f1328a3458[1].png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/366/res-fc749203d7510394bb97aafa3ad3fa66-41807.jpg</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_3c39b91ab334e7f8ef1805e30da9deda[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_2e67216d465e853f3096be328e485d0e[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_0f623ffafb34fb1974132d58e57725e6[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_3236c69a64b801606c73684b8dab7192[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_8a6b439df85e84669130c75109621cef[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_209d00e95b049584b202dda49cdc77ac[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_93d34d3282dc3886d97fdaf139118182[1].png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/r/318/res-613063d1647e7d7a8ae941ea1ebf6736-20870.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/519/res-bac2873ec6b976d921bd2f74756fc221-04971.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/a/874/res-dfccdde9bd61e7c69f25ed5033755268-86204.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/593/res-4b63880cc399c8a862ad4ab2629a4d9a-44493.jpg</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>1270</v>
+        <v>1166</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19391</t>
+          <t xml:space="preserve">PHT19138</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip8 F776 5G 12GB RAM 512GB Light Pink</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy A57 A576 5G 8GB RAM 128GB Gray</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Light Pink</t>
+          <t xml:space="preserve">Gray</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">8806099028114</t>
         </is>
       </c>
       <c r="H109">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I109">
-        <v>3687.83</v>
+        <v>1556.06</v>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19391/res_f1b404c36ae52dd9531d7d97dad74e99[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/v/025/res-b4d8568e4ada7a449272617c60a25942-58950.jpg</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/products/1940/8269.jpg</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>1272</v>
+        <v>1184</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19393</t>
+          <t xml:space="preserve">PHT19180</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip8 F776 5G 12GB RAM 512GB Cream</t>
+          <t xml:space="preserve">Tableta Samsung Galaxy Tab S11 Ultra X936 5G 12GB RAM 256GB Grey</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cream</t>
+          <t xml:space="preserve">Grey</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806099350017</t>
+          <t xml:space="preserve">8806097711759</t>
         </is>
       </c>
       <c r="H110">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I110">
-        <v>3687.83</v>
+        <v>5024.79</v>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Tablete</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19393/res_fd1e3e401652067a1bc82da119e55aa5[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/g/897/res-d09f159f81090d3e369f9ef8dfdae70b-72421.jpg</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19393/res_649030ded5add04bd996f160a23defb3[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/product_images/e/952/res-cbf4185bcd12428b07d1f197d8875864-54925.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/w/933/res-c733c9fd9d011a238e798e1af29f1455-79098.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/r/088/res-1d9e6787138ddc7615c2f1a03d21755c-68906.jpg|https://phonetastic.ro/image/catalog/incoming/product_images/y/684/res-20fff2aadc247e2713407bf67932e527-32111.jpg</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>1273</v>
+        <v>1210</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19413</t>
+          <t xml:space="preserve">PHT19248</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xiaomi</t>
+          <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tableta Xiaomi Redmi Pad 2 4GB RAM 256GB Wi-Fi Graphite Grey</t>
+          <t xml:space="preserve">Casti Samsung Galaxy Buds4 Pro R640 Black</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Graphite Grey</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t xml:space="preserve">6932554450960</t>
+          <t xml:space="preserve">8806097984795</t>
         </is>
       </c>
       <c r="H111">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I111">
-        <v>742.87</v>
+        <v>675.37</v>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tablete</t>
+          <t xml:space="preserve">Casti &amp; Earbuds</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_0c58ea283b7d02133148df8e7e1121ad[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/image/test/1546234549.samsung-galaxy-buds-4-pro[1].jpg</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_a6757250881317e309a3bcbbfb65490d[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_9b011083f9a4dcc354af2aad76cd7dd7[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_5d36eb5bf5624820878be8e687ba566e[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_17a937ae35ce0655bccd4d2fec10c056[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_c65da4367124b50a39ad361ba02420aa[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_b74fd85ce0e1a71aaa371a0d2d25bc3b[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_2f387ff5bfea0338099cd7c5f40c228c[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/image/test/res_de2772e1db17e2dd4fe5fd86e7f802fe[1].jpg|https://phonetastic.ro/image/catalog/incoming/image/test/res_6f936d6609f4a6c34f2eec0fd935bfab[1].jpg|https://phonetastic.ro/image/catalog/incoming/image/test/res_92f9329be82e8c1b574ffdffa8382fa1[1].jpg|https://phonetastic.ro/image/catalog/incoming/image/test/res_65897f861efd67249c6e1c609264d9fb[1].jpg</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>1275</v>
+        <v>1215</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19412</t>
+          <t xml:space="preserve">PHT19242</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oppo</t>
+          <t xml:space="preserve">Fulmova</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon OPPO Find X9 Pro 5G 16GB RAM 512GB Titanium Charcoal</t>
+          <t xml:space="preserve">Incarcator Fulmova 65W Cablu USB-C White</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Titanium Charcoal</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t xml:space="preserve">6932169382700</t>
+          <t xml:space="preserve">6978861110012</t>
         </is>
       </c>
       <c r="H112">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="I112">
-        <v>5041.40</v>
+        <v>27.01</v>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19412/res_cdd1180a0429edd2312d41dededefe82[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19242/zidni-punjac-fulmova-gan-pd-65w-bela-sa-usb-c-kablom[1].jpg</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19412/res_c240b8632f9627b12e547119a96858cd[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19412/res_bfa9476fc1225d57fe72b60312ff258e[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19412/res_0418c5df4b1ca808ed7bebbbe5853ead[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19412/res_3bfab92605c1ebfff38fd623706242cb[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19412/res_90d0fd1a59a5992713092b31652a1dd8[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19242/zidni-punjac-fulmova-gan-pd-65w-bela-sa-usb-c-kablom (2).jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19242/zidni-punjac-fulmova-gan-pd-65w-bela-sa-usb-c-kablom (1).jpg</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>1309</v>
+        <v>1235</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19433</t>
+          <t xml:space="preserve">PHT19243</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Xiaomi</t>
+          <t xml:space="preserve">Fulmova</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Xiaomi 17T Pro 5G 12GB RAM 512GB Black</t>
+          <t xml:space="preserve">Incarcator Fulmova 25W Cablu USB-C White</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t xml:space="preserve">6932554405373</t>
+          <t xml:space="preserve">6978861110029</t>
         </is>
       </c>
       <c r="H113">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="I113">
-        <v>2913.12</v>
+        <v>10.81</v>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_ef87538a3081aeee522d6984ddf94fdb[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19243/AHDSC1229-260212030218765[1].jpg</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_e729c1bc3a0236083d70ab4db8d468ad[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_c856f160fab762039aa43d4b96292314[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_5dada7b720fa1bfb0d440f45d63bb132[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_4ffd525e9b5c183b86b515f312741f86[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_44116bcb1aabfaa8e5e811c80030fc40[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_1b2d99aacc061d02c2c55f301be7be72[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_1302f282b914097596528de254d8628f[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_065b7fc6df9298872963d4ef68440c06[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_026f1b2ec582d4db7e7f2c9fcc4395d5[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_f4f98dc5e79555a46464270cdc8f13d5[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19243/AHDSC1229-260212030219728[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19243/AHDSC1229-260212030219437[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19243/AHDSC1229-260212030219082[1].jpg</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>1312</v>
+        <v>1247</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19425</t>
+          <t xml:space="preserve">PHT19336</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Amazon</t>
+          <t xml:space="preserve">Huawei</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Media Player Amazon Fire TV Stick 4K Plus Black</t>
+          <t xml:space="preserve">Curea Huawei Fluoroelastomer Strap 18mm Mint Green</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Mint Green</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t xml:space="preserve">840414685338</t>
+          <t xml:space="preserve">6942103132476</t>
         </is>
       </c>
       <c r="H114">
-        <v>16</v>
+        <v>431</v>
       </c>
       <c r="I114">
-        <v>172.45</v>
+        <v>10.81</v>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19425/res_eff1618452ecba592d3eb7e0881275b9[1].png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19336/res_9a6999731f77bcf064837222db44ed46[1].jpg</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19425/res_f62210401dc94fbfe4b93c79fc57c550[1].png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19336/res_bc787c1cb04fbc143d8740fff4a693fc[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19336/res_bcb490e8edf580f06a32727b86812020[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19336/res_238c9e118d14a7775f5356f828d6839b[1].jpg</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>1316</v>
+        <v>1248</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19438</t>
+          <t xml:space="preserve">PHT19343</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smartwatch Samsung Galaxy Watch Ultra 2 L715 LTE Titanium Silver</t>
+          <t xml:space="preserve">Tableta Samsung Galaxy Tab A11+ X230 WiFi 6GB RAM 128GB Gray EE</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Titanium Silver</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806099333904</t>
+          <t xml:space="preserve">8806099019976</t>
         </is>
       </c>
       <c r="H115">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="I115">
-        <v>1882.67</v>
+        <v>967.14</v>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smartwatch</t>
+          <t xml:space="preserve">Tablete</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19438/galaxy_watch_ultra2_silver_01_2890fefa[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19343/res_6f3b5d771a47a74a4efbbbe96423da4b[1].jpg</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19438/galaxy_watch_ultra2_silver_04_3ac597c6[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19438/galaxy_watch_ultra2_silver_03_cde689f5[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19438/galaxy_watch_ultra2_silver_02_7c96fc0d[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19438/galaxy_watch_ultra2_01_339404f8[1].jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19343/res_7977b31e47f2f4a647ab5b895870f0c5[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19343/res_ad528632ad9ca96c116faa699d565422[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19343/res_fd7c11029aaf0249061fe30d8b538712[1].jpg</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>1339</v>
+        <v>1251</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19437</t>
+          <t xml:space="preserve">PHT19335</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Huawei</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smartwatch Samsung Galaxy Watch Ultra 2 L715 LTE Black</t>
+          <t xml:space="preserve">Curea Huawei Fluoroelastomer Strap 18mm Crystal Pink</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">Crystal Pink</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806099334079</t>
+          <t xml:space="preserve">6942103132469</t>
         </is>
       </c>
       <c r="H116">
-        <v>42</v>
+        <v>120</v>
       </c>
       <c r="I116">
-        <v>1882.67</v>
+        <v>10.81</v>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smartwatch</t>
+          <t xml:space="preserve">Accesorii</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/media/catalog/product/s/a/samsung-galaxy-watch-ultra-2-smart-watch-black-sm-l715fzkaksa-p-170700502999005-1.png</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19335/curea-techsuit-w075-pentru-huawei-watch-garmin-watch-series-18mm-roz-1761255526810[1].jpg</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>1341</v>
+        <v>1261</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19445</t>
+          <t xml:space="preserve">PHT19381</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sony</t>
+          <t xml:space="preserve">Huawei</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Controller Sony PlayStation 5 DualSense Wireless White</t>
+          <t xml:space="preserve">Casti Huawei Freebuds Pro 5 Sand</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t xml:space="preserve">White</t>
+          <t xml:space="preserve">Sand</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t xml:space="preserve">711719022350</t>
+          <t xml:space="preserve">6942103171598</t>
         </is>
       </c>
       <c r="H117">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="I117">
-        <v>273.27</v>
+        <v>642.96</v>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gaming</t>
+          <t xml:space="preserve">Casti &amp; Earbuds</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/r1600/ld/products/00/05/74/26/ld0005742655-1.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_317ca1a78ef5e6fa72a676f1328a3458[1].png</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_3c39b91ab334e7f8ef1805e30da9deda[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_2e67216d465e853f3096be328e485d0e[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_0f623ffafb34fb1974132d58e57725e6[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_3236c69a64b801606c73684b8dab7192[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_8a6b439df85e84669130c75109621cef[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_209d00e95b049584b202dda49cdc77ac[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19381/res_93d34d3282dc3886d97fdaf139118182[1].png</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>1344</v>
+        <v>1265</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19352</t>
+          <t xml:space="preserve">PHT19382</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Huawei</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy A27 A276 5G 6GB RAM 128GB Black</t>
+          <t xml:space="preserve">Casti Huawei Freebuds Pro 5 White</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Black</t>
+          <t xml:space="preserve">White</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806099353469</t>
+          <t xml:space="preserve">6942103171574</t>
         </is>
       </c>
       <c r="H118">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="I118">
-        <v>965.48</v>
+        <v>642.96</v>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Casti &amp; Earbuds</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/r1600/ld/products/00/06/35/73/ld0006357329.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19382/res_e5267866dccfb4fd09c1c7a8d43159da[1].png</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19382/res_72383bb39faa94138341ad74e7516754[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19382/res_0db64db3b0ff317b06ae3ac04714f058[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19382/res_ebd4668077c546a8db2a19e43872251e[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19382/res_953d41c2f6702e024ba88420f74c1eb7[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19382/res_6939077cca325922bd1a7c157b1c6b0c[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19382/res_0b1d594a3b29fc2f5beea0b878c07862[1].png|https://phonetastic.ro/image/catalog/newProducts/PHT19382/res_7a76d8d1e5c1206406e9d23b10e05571[1].png</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>1347</v>
+        <v>1272</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19354</t>
+          <t xml:space="preserve">PHT19393</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsung</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy A27 A276 5G 6GB RAM 128GB Light Pink</t>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip8 F776 5G 12GB RAM 512GB Cream</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Light Pink</t>
+          <t xml:space="preserve">Cream</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806099353599</t>
+          <t xml:space="preserve">8806099350017</t>
         </is>
       </c>
       <c r="H119">
         <v>0</v>
       </c>
       <c r="I119">
-        <v>960.17</v>
+        <v>3917.17</v>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/r1600/ld/products/00/06/35/73/ld0006357324.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19393/res_fd1e3e401652067a1bc82da119e55aa5[1].jpg</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19393/res_649030ded5add04bd996f160a23defb3[1].jpg</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>1348</v>
+        <v>1273</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT19392</t>
+          <t xml:space="preserve">PHT19413</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsung</t>
+          <t xml:space="preserve">Xiaomi</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip8 F776 5G 12GB RAM 512GB Graphite</t>
+          <t xml:space="preserve">Xiaomi Redmi Pad 2 Wi-Fi 11" 4GB RAM 256GB Graphite Gray</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Graphite</t>
+          <t xml:space="preserve">Graphite Grey</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t xml:space="preserve">8806099191788</t>
+          <t xml:space="preserve">6932554450960</t>
         </is>
       </c>
       <c r="H120">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="I120">
-        <v>3686.85</v>
+        <v>805.05</v>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Telefoane</t>
+          <t xml:space="preserve">Tablete</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t xml:space="preserve">RON</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/r1600/ld/products/00/06/36/13/ld0006361391-0006361405.jpg</t>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_a6757250881317e309a3bcbbfb65490d[1].jpg</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_c65da4367124b50a39ad361ba02420aa[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_0c58ea283b7d02133148df8e7e1121ad[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_17a937ae35ce0655bccd4d2fec10c056[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_2f387ff5bfea0338099cd7c5f40c228c[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_5d36eb5bf5624820878be8e687ba566e[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_9b011083f9a4dcc354af2aad76cd7dd7[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19413/res_b74fd85ce0e1a71aaa371a0d2d25bc3b[1].jpg</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>1976</v>
+        <v>1309</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHT18743</t>
+          <t xml:space="preserve">PHT19433</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple</t>
+          <t xml:space="preserve">Xiaomi</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Apple iPhone 17 Pro Max 256GB Cosmic Orange</t>
+          <t xml:space="preserve">Xiaomi 17T Pro 5G 12GB RAM 512GB Black</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cosmic Orange</t>
+          <t xml:space="preserve">Black</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t xml:space="preserve">195950639094</t>
+          <t xml:space="preserve">6932554405373</t>
         </is>
       </c>
       <c r="H121">
+        <v>10</v>
+      </c>
+      <c r="I121">
+        <v>2998.66</v>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Telefoane</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_5dada7b720fa1bfb0d440f45d63bb132[1].jpg</t>
+        </is>
+      </c>
+      <c r="M121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_026f1b2ec582d4db7e7f2c9fcc4395d5[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_065b7fc6df9298872963d4ef68440c06[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_1302f282b914097596528de254d8628f[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_1b2d99aacc061d02c2c55f301be7be72[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_44116bcb1aabfaa8e5e811c80030fc40[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_4ffd525e9b5c183b86b515f312741f86[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_c856f160fab762039aa43d4b96292314[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_e729c1bc3a0236083d70ab4db8d468ad[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_ef87538a3081aeee522d6984ddf94fdb[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19433/res_f4f98dc5e79555a46464270cdc8f13d5[1].jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>1316</v>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19438</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Smartwatch Samsung Galaxy Watch Ultra 2 L715 LTE Titanium Silver</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Titanium Silver</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">8806099333904</t>
+        </is>
+      </c>
+      <c r="H122">
         <v>9</v>
       </c>
-      <c r="I121">
-[...2 lines deleted...]
-      <c r="J121" t="inlineStr">
+      <c r="I122">
+        <v>1777.59</v>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Smartwatch</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19438/galaxy_watch_ultra2_silver_01_2890fefa[1].jpg</t>
+        </is>
+      </c>
+      <c r="M122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19438/galaxy_watch_ultra2_silver_04_3ac597c6[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19438/galaxy_watch_ultra2_01_339404f8[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19438/galaxy_watch_ultra2_silver_02_7c96fc0d[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19438/galaxy_watch_ultra2_silver_03_cde689f5[1].jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>1337</v>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19502</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Xiaomi</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Filtru Xiaomi Mijia Smart Evaporative Humidifier Pro White</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">White</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6932554439828</t>
+        </is>
+      </c>
+      <c r="H123">
+        <v>20</v>
+      </c>
+      <c r="I123">
+        <v>65.38</v>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tablete</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/1574672776.xiaomi-filtru-xiaomi-mijia-pentru-smart-evaporative-humidifier-pro.jpg</t>
+        </is>
+      </c>
+      <c r="M123" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>1340</v>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19442</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Smartwatch Samsung Galaxy Watch 9 L340 BT 40mm Graphite</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Graphite</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">8806099273064</t>
+        </is>
+      </c>
+      <c r="H124">
+        <v>0</v>
+      </c>
+      <c r="I124">
+        <v>1075.20</v>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Smartwatch</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19442/galaxy_watch9_silver_40mm_01_0b232150[1].jpg</t>
+        </is>
+      </c>
+      <c r="M124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19442/galaxy_watch9_silver_40mm_02_fc812e62[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19442/galaxy_watch9_silver_40mm_03_7187d051[1].jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19442/galaxy_watch9_silver_40mm_04_52e8732e[1].jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>1341</v>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19445</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sony</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Controller Sony PlayStation 5 DualSense Wireless White</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">White</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">711719022350</t>
+        </is>
+      </c>
+      <c r="H125">
+        <v>47</v>
+      </c>
+      <c r="I125">
+        <v>318.78</v>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gaming</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/r1600/ld/products/00/05/74/26/ld0005742655-1.jpg</t>
+        </is>
+      </c>
+      <c r="M125" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>1348</v>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19392</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Telefon Samsung Galaxy Z Flip8 F776 5G 12GB RAM 512GB Graphite</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Graphite</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">8806099191788</t>
+        </is>
+      </c>
+      <c r="H126">
+        <v>2</v>
+      </c>
+      <c r="I126">
+        <v>3917.17</v>
+      </c>
+      <c r="J126" t="inlineStr">
         <is>
           <t xml:space="preserve">Telefoane</t>
         </is>
       </c>
-      <c r="K121" t="inlineStr">
-[...11 lines deleted...]
-          <t xml:space="preserve"/>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/r1600/ld/products/00/06/36/13/ld0006361391-0006361405.jpg</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>1974</v>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19450</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung Galaxy Watch 9 L350 BT 44mm Graphite</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Graphite</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">8806099326760</t>
+        </is>
+      </c>
+      <c r="H127">
+        <v>0</v>
+      </c>
+      <c r="I127">
+        <v>1161.64</v>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Smartwatch</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/smartwatch-samsung-galaxy-watch-9-44mm-bt-graphite-8565397[1].jpg</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>1984</v>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19486</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung Galaxy S26 FE 5G 8 GB 128 GB Blueberry</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Blueberry</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H128">
+        <v>0</v>
+      </c>
+      <c r="I128">
+        <v>2242.24</v>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Telefoane</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>1985</v>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19487</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung Galaxy S26 FE 5G 8 GB 128 GB Pistachio</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pistachio</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H129">
+        <v>16</v>
+      </c>
+      <c r="I129">
+        <v>2242.24</v>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Telefoane</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="M129" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>1986</v>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19488</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung Galaxy S26 FE 5G 8 GB 256 GB Graphite</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Graphite</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H130">
+        <v>0</v>
+      </c>
+      <c r="I130">
+        <v>2804.15</v>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Telefoane</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>1987</v>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19489</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung Galaxy S26 FE 5G 8 GB 256 GB Pistachio</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pistachio</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H131">
+        <v>0</v>
+      </c>
+      <c r="I131">
+        <v>2804.15</v>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Telefoane</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="M131" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>1989</v>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19485</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung Galaxy Tab Active4 Pro T636 5G 6 GB 128 GB Black EE</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Black</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H132">
+        <v>10</v>
+      </c>
+      <c r="I132">
+        <v>2101.77</v>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tablete</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L132" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="M132" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>1991</v>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19493</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sony</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Controller Sony PlayStation PS5 DualSense Edge White</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0711719586654</t>
+        </is>
+      </c>
+      <c r="H133">
+        <v>9</v>
+      </c>
+      <c r="I133">
+        <v>875.29</v>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gaming</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/PHT19493/PHT19493_1.jpg</t>
+        </is>
+      </c>
+      <c r="M133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/PHT19493/PHT19493_2.jpg|https://phonetastic.ro/image/catalog/PHT19493/PHT19493_3.jpg|https://phonetastic.ro/image/catalog/PHT19493/PHT19493_4.jpg|https://phonetastic.ro/image/catalog/PHT19493/PHT19493_5.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>1992</v>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19494</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sony</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sony PlayStation VR2 White</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0711719453994</t>
+        </is>
+      </c>
+      <c r="H134">
+        <v>15</v>
+      </c>
+      <c r="I134">
+        <v>1918.06</v>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gaming</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/PHT19494/PHT19494_1.jpg</t>
+        </is>
+      </c>
+      <c r="M134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/PHT19494/PHT19494_4.jpg|https://phonetastic.ro/image/catalog/PHT19494/PHT19494_6.jpg|https://phonetastic.ro/image/catalog/PHT19494/PHT19494_5.jpg|https://phonetastic.ro/image/catalog/PHT19494/PHT19494_3.jpg|https://phonetastic.ro/image/catalog/PHT19494/PHT19494_2.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>1994</v>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19505</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Philips OneBlade 360 Face Body QP1424/65</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4337271429329</t>
+        </is>
+      </c>
+      <c r="H135">
+        <v>49</v>
+      </c>
+      <c r="I135">
+        <v>124.27</v>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ingrijire personala</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/res_c15eb89bff6777772f75a9b728d1971c[1].jpg</t>
+        </is>
+      </c>
+      <c r="M135" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>1995</v>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19199</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Philips</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Philips OneBlade 360 Face Body QP2734/23</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H136">
+        <v>2160</v>
+      </c>
+      <c r="I136">
+        <v>116.16</v>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ingrijire personala</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/f1d6267643b74616950aaf3200d0d42f.webp</t>
+        </is>
+      </c>
+      <c r="M136" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>1998</v>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19524</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Xiaomi</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Xiaomi Redmi 17 5G 4GB RAM 128GB Black</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Black</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6939093008690</t>
+        </is>
+      </c>
+      <c r="H137">
+        <v>48</v>
+      </c>
+      <c r="I137">
+        <v>826.66</v>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Telefoane</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19524-1.jpg</t>
+        </is>
+      </c>
+      <c r="M137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19524-2.jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19524-3.jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19524-4.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2001</v>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19525</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Xiaomi</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Xiaomi Redmi Note 17 Pro 5G 6GB RAM 256GB Sky Blue</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sky Blue</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6939093005774</t>
+        </is>
+      </c>
+      <c r="H138">
+        <v>50</v>
+      </c>
+      <c r="I138">
+        <v>1372.36</v>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Telefoane</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19525-1.jpg</t>
+        </is>
+      </c>
+      <c r="M138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19525-4.jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19525-2.jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19525-3.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2002</v>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19526</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Xiaomi</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Xiaomi Redmi Note 17 Pro Max 5G 8GB RAM 256GB Cloud Blush</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cloud Blush</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6939093012178</t>
+        </is>
+      </c>
+      <c r="H139">
+        <v>20</v>
+      </c>
+      <c r="I139">
+        <v>1755.97</v>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Telefoane</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19526-1.jpg</t>
+        </is>
+      </c>
+      <c r="M139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19526-2.jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19526-3.jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19526-4.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2006</v>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19528</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Huawei</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Huawei FreeClip 2 Purple</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Purple</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6942103181979</t>
+        </is>
+      </c>
+      <c r="H140">
+        <v>50</v>
+      </c>
+      <c r="I140">
+        <v>659.17</v>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Casti &amp; Earbuds</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19528-1.jpg</t>
+        </is>
+      </c>
+      <c r="M140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19528-5.jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19528-4.jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19528-3.jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19528-2.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>2017</v>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19540</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Telefon Samsung Galaxy A18 A185 4G 4GB RAM 128GB Blue</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Blue</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H141">
+        <v>3</v>
+      </c>
+      <c r="I141">
+        <v>923.91</v>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Telefoane</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19540-1.jpg</t>
+        </is>
+      </c>
+      <c r="M141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/newProducts/PHT19540-2.jpg|https://phonetastic.ro/image/catalog/newProducts/PHT19540-3.jpg</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>2018</v>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19542</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Xiaomi</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tableta Xiaomi Redmi Pad 2 Wi-Fi 11" 4GB RAM 128GB Graphite Grey</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Graphite Grey</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6932554433383</t>
+        </is>
+      </c>
+      <c r="H142">
+        <v>0</v>
+      </c>
+      <c r="I142">
+        <v>729.40</v>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tablete</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/1434470044.xiaomi-redmi-pad-2-4gb-128gb-graphite-gray-vhu5659eu-65579[1].jpg</t>
+        </is>
+      </c>
+      <c r="M142" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2026</v>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19555</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Samsung</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Smartwatch Samsung Galaxy Watch Ultra2 L715 LTE 47mm Titanium Grey</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Titanium Grey</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H143">
+        <v>7</v>
+      </c>
+      <c r="I143">
+        <v>1777.59</v>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Smartwatch</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/images/I/71dvpuwowyl-ac-sl1500.jpg</t>
+        </is>
+      </c>
+      <c r="M143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/.jpeg</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>2027</v>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19552</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Philips</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Uscator de par Philips EssentialCare BHC010/10 Black</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Black</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">8710103887119</t>
+        </is>
+      </c>
+      <c r="H144">
+        <v>30</v>
+      </c>
+      <c r="I144">
+        <v>51.33</v>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ingrijire personala</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/images/I/51porj9bc9l-ac-sl1500.jpg</t>
+        </is>
+      </c>
+      <c r="M144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/.jpeg</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>2028</v>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PHT19553</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Philips</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Masina de tuns Philips Hairclipper Series 3000 HC3505/15</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Black</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">8710103859673</t>
+        </is>
+      </c>
+      <c r="H145">
+        <v>30</v>
+      </c>
+      <c r="I145">
+        <v>78.34</v>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ingrijire personala</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RON</t>
+        </is>
+      </c>
+      <c r="L145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/catalog/incoming/images/I/51nt9hyr-bl-ac-sl1500.jpg</t>
+        </is>
+      </c>
+      <c r="M145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://phonetastic.ro/image/.jpeg</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>